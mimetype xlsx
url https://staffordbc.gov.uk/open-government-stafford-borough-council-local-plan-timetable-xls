--- v0 (2026-06-27)
+++ v1 (2026-08-27)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <fileSharing readOnlyRecommended="1"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Website\Development\Planning Policy\New Stafford Borough Local Plan 2025-2045\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\Shared File Access Area\Website\Development\Planning Policy\New Stafford Borough Local Plan 2025-2045\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{BA09D24C-B23D-4E23-92D5-7BEF9D09C321}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{FAD9B6C6-723F-40EB-8C74-D8501F905B19}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{BE603A36-1DC8-4CC3-9308-5E60E99AAC5F}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{0F9FCD86-193A-4E9A-B041-3FD4912D7C6F}"/>
   </bookViews>
   <sheets>
     <sheet name="Open-Government-Stafford-Boroug" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="40">
   <si>
     <t>reference</t>
   </si>
   <si>
     <t>plan</t>
   </si>
   <si>
     <t>plan-event</t>
   </si>
   <si>
     <t>event-date</t>
   </si>
   <si>
     <t>actual-date</t>
   </si>
@@ -1001,378 +1001,382 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{94680CF7-5580-4A83-B122-63AFBF42B814}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BF789FF7-7C03-4B25-BA00-9AC46C608D3A}">
   <dimension ref="A1:G17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <sheetData>
-    <row r="1" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2" s="1">
         <v>46176</v>
       </c>
       <c r="E2" s="1">
         <v>46176</v>
       </c>
       <c r="F2" s="1">
         <v>46176</v>
       </c>
     </row>
-    <row r="3" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" t="s">
         <v>8</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" s="1">
         <v>46176</v>
       </c>
       <c r="E3" s="1">
         <v>46176</v>
       </c>
       <c r="F3" s="1">
         <v>46176</v>
       </c>
     </row>
-    <row r="4" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" s="1">
         <v>46176</v>
       </c>
       <c r="E4" s="1">
         <v>46176</v>
       </c>
       <c r="F4" s="1">
         <v>46176</v>
       </c>
     </row>
-    <row r="5" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>8</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5" s="1">
         <v>46181</v>
       </c>
       <c r="E5" s="1">
         <v>46181</v>
       </c>
       <c r="F5" s="1">
         <v>46181</v>
       </c>
     </row>
-    <row r="6" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" t="s">
         <v>8</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6" s="1">
         <v>46231</v>
       </c>
+      <c r="E6" s="1">
+        <v>46231</v>
+      </c>
       <c r="F6" s="1">
-        <v>46176</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:7" x14ac:dyDescent="0.35">
+        <v>46231</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7" s="1">
         <v>46325</v>
       </c>
       <c r="F7" s="1">
         <v>46176</v>
       </c>
     </row>
-    <row r="8" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8" t="s">
         <v>8</v>
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="1">
         <v>46540</v>
       </c>
       <c r="F8" s="1">
         <v>46176</v>
       </c>
     </row>
-    <row r="9" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9" t="s">
         <v>8</v>
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9" s="1">
         <v>46545</v>
       </c>
       <c r="F9" s="1">
         <v>46176</v>
       </c>
     </row>
-    <row r="10" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A10" t="s">
         <v>24</v>
       </c>
       <c r="B10" t="s">
         <v>8</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10" s="1">
         <v>46595</v>
       </c>
       <c r="F10" s="1">
         <v>46176</v>
       </c>
     </row>
-    <row r="11" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A11" t="s">
         <v>26</v>
       </c>
       <c r="B11" t="s">
         <v>8</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11" s="1">
         <v>46741</v>
       </c>
       <c r="F11" s="1">
         <v>46176</v>
       </c>
     </row>
-    <row r="12" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A12" t="s">
         <v>28</v>
       </c>
       <c r="B12" t="s">
         <v>8</v>
       </c>
       <c r="C12" t="s">
         <v>29</v>
       </c>
       <c r="D12" s="1">
         <v>46900</v>
       </c>
       <c r="F12" s="1">
         <v>46176</v>
       </c>
     </row>
-    <row r="13" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A13" t="s">
         <v>30</v>
       </c>
       <c r="B13" t="s">
         <v>8</v>
       </c>
       <c r="C13" t="s">
         <v>31</v>
       </c>
       <c r="D13" s="1">
         <v>46909</v>
       </c>
       <c r="F13" s="1">
         <v>46176</v>
       </c>
     </row>
-    <row r="14" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A14" t="s">
         <v>32</v>
       </c>
       <c r="B14" t="s">
         <v>8</v>
       </c>
       <c r="C14" t="s">
         <v>33</v>
       </c>
       <c r="D14" s="1">
         <v>46951</v>
       </c>
       <c r="F14" s="1">
         <v>46176</v>
       </c>
     </row>
-    <row r="15" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A15" t="s">
         <v>34</v>
       </c>
       <c r="B15" t="s">
         <v>8</v>
       </c>
       <c r="C15" t="s">
         <v>35</v>
       </c>
       <c r="D15" s="1">
         <v>47025</v>
       </c>
       <c r="F15" s="1">
         <v>46176</v>
       </c>
     </row>
-    <row r="16" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A16" t="s">
         <v>36</v>
       </c>
       <c r="B16" t="s">
         <v>8</v>
       </c>
       <c r="C16" t="s">
         <v>37</v>
       </c>
       <c r="D16" s="1">
         <v>47056</v>
       </c>
       <c r="F16" s="1">
         <v>46176</v>
       </c>
     </row>
-    <row r="17" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A17" t="s">
         <v>38</v>
       </c>
       <c r="B17" t="s">
         <v>8</v>
       </c>
       <c r="C17" t="s">
         <v>39</v>
       </c>
       <c r="D17" s="1">
         <v>47238</v>
       </c>
       <c r="F17" s="1">
         <v>46176</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>2</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Open-Government-Stafford-Boroug</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dc:title>Open Government Stafford Borough Council Local Plan Timetable</dc:title>
+  <dc:creator>Stafford Borough Council</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>