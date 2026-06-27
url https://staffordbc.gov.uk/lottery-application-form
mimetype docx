--- v0 (2025-10-03)
+++ v1 (2026-06-27)
@@ -14,51 +14,51 @@
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="53C93801" w14:textId="77777777" w:rsidR="008A6B7C" w:rsidRDefault="0067701D" w:rsidP="0006697A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="0067701D">
         <w:t>Application form for registration of non-commercial society</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="198AC2AB" w14:textId="468A7653" w:rsidR="00CE40E9" w:rsidRDefault="0052615D" w:rsidP="008A6B7C">
+    <w:p w14:paraId="198AC2AB" w14:textId="468A7653" w:rsidR="00CE40E9" w:rsidRDefault="00CC5EC5" w:rsidP="008A6B7C">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:pict w14:anchorId="43B309C4">
           <v:rect id="_x0000_i1025" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="20927862" w14:textId="0CD66FC6" w:rsidR="0067701D" w:rsidRDefault="0067701D" w:rsidP="00CE40E9">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0067701D">
         <w:rPr>
@@ -97,83 +97,83 @@
       <w:r w:rsidR="00DE5247">
         <w:t>Civic Centre</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00DE5247">
         <w:t>Riverside</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00DE5247">
         <w:t>Stafford</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DE5247">
         <w:t>ST16 3AQ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2152D458" w14:textId="01A8E99F" w:rsidR="00DE5247" w:rsidRPr="0067701D" w:rsidRDefault="0052615D" w:rsidP="006D4776">
+    <w:p w14:paraId="2152D458" w14:textId="01A8E99F" w:rsidR="00DE5247" w:rsidRPr="0067701D" w:rsidRDefault="00CC5EC5" w:rsidP="006D4776">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:pict w14:anchorId="48172E56">
           <v:rect id="_x0000_i1026" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CDC902D" w14:textId="4A944FEB" w:rsidR="00DE5247" w:rsidRPr="00DE5247" w:rsidRDefault="00DE5247" w:rsidP="00DE5247">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00DE5247">
         <w:t xml:space="preserve">SECTION A </w:t>
       </w:r>
       <w:r w:rsidR="003F0133">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE5247">
         <w:t xml:space="preserve"> Details of society applying for registration</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F2FE6B3" w14:textId="528DC118" w:rsidR="00DE5247" w:rsidRDefault="00DE5247" w:rsidP="00AC5421">
+    <w:p w14:paraId="1F2FE6B3" w14:textId="085EED0A" w:rsidR="00DE5247" w:rsidRDefault="00DE5247" w:rsidP="00AC5421">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:hanging="720"/>
       </w:pPr>
       <w:r>
         <w:t>Name of society</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E1EA5FD" w14:textId="2A3AA461" w:rsidR="00DE5247" w:rsidRPr="003F0133" w:rsidRDefault="00AC5421" w:rsidP="00030F34">
       <w:pPr>
         <w:ind w:left="785"/>
       </w:pPr>
       <w:r w:rsidRPr="003F0133">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text56"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
@@ -923,51 +923,51 @@
       </w:r>
       <w:r w:rsidR="003F0133">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="003F0133">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="003F0133">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="003F0133">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D1408E9" w14:textId="6D75628E" w:rsidR="003F0133" w:rsidRDefault="0052615D" w:rsidP="00313C91">
+    <w:p w14:paraId="3D1408E9" w14:textId="6D75628E" w:rsidR="003F0133" w:rsidRDefault="00CC5EC5" w:rsidP="00313C91">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:pict w14:anchorId="05D59302">
           <v:rect id="_x0000_i1027" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="102DEDC5" w14:textId="099304F7" w:rsidR="003F0133" w:rsidRDefault="003F0133" w:rsidP="00313C91">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r w:rsidRPr="003F0133">
         <w:t xml:space="preserve">SECTION B </w:t>
       </w:r>
       <w:r>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="003F0133">
@@ -1495,57 +1495,57 @@
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="003F0133">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="7D199DFC" w14:textId="46421673" w:rsidR="003F0133" w:rsidRDefault="0052615D" w:rsidP="00313C91">
+    <w:p w14:paraId="7D199DFC" w14:textId="46421673" w:rsidR="003F0133" w:rsidRDefault="00CC5EC5" w:rsidP="00313C91">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CF6CDA">
+      <w:r>
         <w:pict w14:anchorId="5C4460CA">
           <v:rect id="_x0000_i1028" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="563A80F7" w14:textId="7EF84CAF" w:rsidR="003F0133" w:rsidRPr="003F0133" w:rsidRDefault="003F0133" w:rsidP="003F0133">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="003F0133">
         <w:t xml:space="preserve">SECTION C </w:t>
       </w:r>
       <w:r>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="003F0133">
         <w:t xml:space="preserve"> Contact details for correspondence associated with this application</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B85F07C" w14:textId="738B21E7" w:rsidR="003F0133" w:rsidRDefault="003F0133" w:rsidP="00030F34">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -1973,51 +1973,51 @@
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="003F0133">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CC76EBC" w14:textId="2BE00791" w:rsidR="003F0133" w:rsidRDefault="0052615D" w:rsidP="00313C91">
+    <w:p w14:paraId="3CC76EBC" w14:textId="2BE00791" w:rsidR="003F0133" w:rsidRDefault="00CC5EC5" w:rsidP="00313C91">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:pict w14:anchorId="57B0920E">
           <v:rect id="_x0000_i1029" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="5098F758" w14:textId="1ECBF3BE" w:rsidR="00113EDA" w:rsidRDefault="00113EDA" w:rsidP="00030F34">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00113EDA">
         <w:t xml:space="preserve">SECTION D </w:t>
       </w:r>
       <w:r>
         <w:t>–</w:t>
       </w:r>
@@ -2037,51 +2037,51 @@
       </w:pPr>
       <w:r>
         <w:t>Please ensure details of signatories remain up to date, as both signatories are required to check and countersign each return made by society.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0888A5B5" w14:textId="7D2D06C2" w:rsidR="00030F34" w:rsidRPr="00030F34" w:rsidRDefault="00030F34" w:rsidP="00030F34">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00030F34">
         <w:t>Signatory 1</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="562F46A0" w14:textId="5037D239" w:rsidR="00113EDA" w:rsidRPr="00113EDA" w:rsidRDefault="00113EDA" w:rsidP="00030F34">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00113EDA">
         <w:t>Name</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EB53EF7" w14:textId="77777777" w:rsidR="00113EDA" w:rsidRPr="00113EDA" w:rsidRDefault="00113EDA" w:rsidP="00113EDA">
+    <w:p w14:paraId="6EB53EF7" w14:textId="01C0F724" w:rsidR="00113EDA" w:rsidRDefault="00113EDA" w:rsidP="00113EDA">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00113EDA">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text56"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00113EDA">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00113EDA">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00113EDA">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -2091,59 +2091,59 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00113EDA">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00113EDA">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00113EDA">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00113EDA">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A3D7793" w14:textId="77777777" w:rsidR="00113EDA" w:rsidRDefault="00113EDA" w:rsidP="00030F34">
+    <w:p w14:paraId="1C7917F8" w14:textId="5B2557A0" w:rsidR="00AD7650" w:rsidRDefault="00AD7650" w:rsidP="00113EDA">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:r w:rsidRPr="00113EDA">
-[...3 lines deleted...]
-    <w:p w14:paraId="2A66C0A4" w14:textId="42F90DCC" w:rsidR="00030F34" w:rsidRPr="00113EDA" w:rsidRDefault="00030F34" w:rsidP="00030F34">
+      <w:r>
+        <w:t>Signature</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="798D8A1B" w14:textId="6ECE90E9" w:rsidR="00AD7650" w:rsidRPr="00113EDA" w:rsidRDefault="00AD7650" w:rsidP="00AD7650">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00113EDA">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text56"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00113EDA">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00113EDA">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00113EDA">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -2153,213 +2153,171 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00113EDA">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00113EDA">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00113EDA">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00113EDA">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09EEB50F" w14:textId="77777777" w:rsidR="00113EDA" w:rsidRPr="00113EDA" w:rsidRDefault="00113EDA" w:rsidP="00030F34">
+    <w:p w14:paraId="3A3D7793" w14:textId="77777777" w:rsidR="00113EDA" w:rsidRDefault="00113EDA" w:rsidP="00030F34">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00113EDA">
-        <w:t>Address (including postcode)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="25A4B760" w14:textId="77777777" w:rsidR="00113EDA" w:rsidRPr="00113EDA" w:rsidRDefault="00113EDA" w:rsidP="00113EDA">
+        <w:t>Capacity</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A66C0A4" w14:textId="33288D98" w:rsidR="00030F34" w:rsidRPr="00113EDA" w:rsidRDefault="00030F34" w:rsidP="00030F34">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00113EDA">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text56"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00113EDA">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00113EDA">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00113EDA">
-[...26 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00AD7650">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD7650">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD7650">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD7650">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD7650">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00113EDA">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B1B96D2" w14:textId="77777777" w:rsidR="00113EDA" w:rsidRPr="00113EDA" w:rsidRDefault="00113EDA" w:rsidP="00030F34">
+    <w:p w14:paraId="09EEB50F" w14:textId="77777777" w:rsidR="00113EDA" w:rsidRPr="00113EDA" w:rsidRDefault="00113EDA" w:rsidP="00030F34">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00113EDA">
-        <w:t>Daytime telephone number</w:t>
-[...15 lines deleted...]
-        </w:rPr>
+        <w:t>Address (including postcode)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25A4B760" w14:textId="77777777" w:rsidR="00113EDA" w:rsidRPr="00113EDA" w:rsidRDefault="00113EDA" w:rsidP="00113EDA">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00113EDA">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text56"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F0133">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00113EDA">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="003F0133">
-[...9 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00113EDA">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
-[...33 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00113EDA">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00113EDA">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00113EDA">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00113EDA">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00113EDA">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00113EDA">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="063F6205" w14:textId="69741400" w:rsidR="00113EDA" w:rsidRDefault="00113EDA" w:rsidP="00030F34">
+    <w:p w14:paraId="3B1B96D2" w14:textId="77777777" w:rsidR="00113EDA" w:rsidRPr="00113EDA" w:rsidRDefault="00113EDA" w:rsidP="00030F34">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-        <w:ind w:left="720"/>
+      <w:r w:rsidRPr="00113EDA">
+        <w:t>Daytime telephone number</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C75D1EE" w14:textId="77777777" w:rsidR="00113EDA" w:rsidRDefault="00113EDA" w:rsidP="00113EDA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F0133">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text56"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="003F0133">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -2393,134 +2351,168 @@
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="003F0133">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55D1C0E4" w14:textId="43693C2F" w:rsidR="00030F34" w:rsidRPr="00030F34" w:rsidRDefault="00030F34" w:rsidP="00030F34">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading3"/>
+    <w:p w14:paraId="063F6205" w14:textId="69741400" w:rsidR="00113EDA" w:rsidRDefault="00113EDA" w:rsidP="00030F34">
+      <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:r w:rsidRPr="00030F34">
-[...7 lines deleted...]
-      <w:pPr>
+      <w:r>
+        <w:t>Email address</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D0E603B" w14:textId="6F45BA3C" w:rsidR="00113EDA" w:rsidRDefault="00030F34" w:rsidP="00030F34">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="160"/>
         <w:ind w:left="720"/>
-      </w:pPr>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00113EDA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F0133">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text56"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00113EDA">
+      <w:r w:rsidRPr="003F0133">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00113EDA">
+      <w:r w:rsidRPr="003F0133">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="003F0133">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00113EDA">
-[...29 lines deleted...]
-      <w:r w:rsidRPr="00113EDA">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F0133">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55C65C92" w14:textId="77777777" w:rsidR="00030F34" w:rsidRDefault="00113EDA" w:rsidP="00030F34">
-      <w:pPr>
+    <w:p w14:paraId="55D1C0E4" w14:textId="43693C2F" w:rsidR="00030F34" w:rsidRPr="00030F34" w:rsidRDefault="00030F34" w:rsidP="00E13309">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:r w:rsidRPr="00113EDA">
-[...4 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00030F34">
+        <w:lastRenderedPageBreak/>
+        <w:t>Signatory 2</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C39A849" w14:textId="77777777" w:rsidR="00113EDA" w:rsidRPr="00113EDA" w:rsidRDefault="00113EDA" w:rsidP="00E13309">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00113EDA">
+        <w:t>Name</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AF9D4E8" w14:textId="77777777" w:rsidR="00113EDA" w:rsidRDefault="00113EDA" w:rsidP="00E13309">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00113EDA">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text56"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00113EDA">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00113EDA">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00113EDA">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00113EDA">
@@ -2529,61 +2521,61 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00113EDA">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00113EDA">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00113EDA">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00113EDA">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B5CDE4A" w14:textId="0D963044" w:rsidR="00113EDA" w:rsidRPr="00113EDA" w:rsidRDefault="00113EDA" w:rsidP="00CF6CDA">
-[...1 lines deleted...]
-        <w:pageBreakBefore/>
+    <w:p w14:paraId="0D7E86E2" w14:textId="77777777" w:rsidR="00E13309" w:rsidRDefault="00E13309" w:rsidP="00E13309">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:r w:rsidRPr="00113EDA">
-[...4 lines deleted...]
-    <w:p w14:paraId="64C8AA5A" w14:textId="77777777" w:rsidR="00113EDA" w:rsidRPr="00113EDA" w:rsidRDefault="00113EDA" w:rsidP="00113EDA">
+      <w:r>
+        <w:t>Signature</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="165D1F18" w14:textId="5DB0FB44" w:rsidR="00E13309" w:rsidRPr="00113EDA" w:rsidRDefault="00E13309" w:rsidP="00E13309">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00113EDA">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text56"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00113EDA">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00113EDA">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00113EDA">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -2593,148 +2585,121 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00113EDA">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00113EDA">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00113EDA">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00113EDA">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="013C2713" w14:textId="77777777" w:rsidR="00113EDA" w:rsidRPr="00113EDA" w:rsidRDefault="00113EDA" w:rsidP="00CF6CDA">
+    <w:p w14:paraId="55C65C92" w14:textId="77777777" w:rsidR="00030F34" w:rsidRDefault="00113EDA" w:rsidP="00030F34">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00113EDA">
-        <w:t>Daytime telephone number</w:t>
-[...15 lines deleted...]
-        </w:rPr>
+        <w:t>Capacity</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F54F57E" w14:textId="153D8228" w:rsidR="00030F34" w:rsidRDefault="00030F34" w:rsidP="00030F34">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00113EDA">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text56"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F0133">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00113EDA">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="003F0133">
-[...9 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00113EDA">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
-[...33 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00113EDA">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00113EDA">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00113EDA">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00113EDA">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00113EDA">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00113EDA">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38B4343B" w14:textId="73B6FBD0" w:rsidR="00113EDA" w:rsidRDefault="00113EDA" w:rsidP="00030F34">
+    <w:p w14:paraId="6B5CDE4A" w14:textId="0D963044" w:rsidR="00113EDA" w:rsidRPr="00113EDA" w:rsidRDefault="00113EDA" w:rsidP="00CA72AF">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="797E4020" w14:textId="700E6D8A" w:rsidR="00030F34" w:rsidRDefault="00030F34" w:rsidP="00030F34">
+      <w:r w:rsidRPr="00113EDA">
+        <w:t>Address (including postcode)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64C8AA5A" w14:textId="77777777" w:rsidR="00113EDA" w:rsidRPr="00113EDA" w:rsidRDefault="00113EDA" w:rsidP="00113EDA">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00113EDA">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text56"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00113EDA">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00113EDA">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00113EDA">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -2744,161 +2709,67 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00113EDA">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00113EDA">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00113EDA">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00113EDA">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67B2058C" w14:textId="36A5EE85" w:rsidR="00030F34" w:rsidRDefault="0052615D" w:rsidP="00030F34">
-[...32 lines deleted...]
-    <w:p w14:paraId="5B02C607" w14:textId="4E9DD6B8" w:rsidR="003F0133" w:rsidRDefault="003F0133" w:rsidP="00030F34">
+    <w:p w14:paraId="013C2713" w14:textId="77777777" w:rsidR="00113EDA" w:rsidRPr="00113EDA" w:rsidRDefault="00113EDA" w:rsidP="00CF6CDA">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00113EDA">
+        <w:t>Daytime telephone number</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BB3B859" w14:textId="77777777" w:rsidR="00113EDA" w:rsidRDefault="00113EDA" w:rsidP="00113EDA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:numPr>
-[...73 lines deleted...]
-      </w:r>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="003F0133">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text56"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="003F0133">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="003F0133">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -2927,298 +2798,621 @@
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="003F0133">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="268B5E08" w14:textId="0F55F61D" w:rsidR="003F0133" w:rsidRPr="003F0133" w:rsidRDefault="003F0133" w:rsidP="003F0133">
-[...22 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="38B4343B" w14:textId="73B6FBD0" w:rsidR="00113EDA" w:rsidRDefault="00113EDA" w:rsidP="00030F34">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Email address</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="797E4020" w14:textId="318645A5" w:rsidR="00CA72AF" w:rsidRDefault="00030F34" w:rsidP="00030F34">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00113EDA">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text56"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F0133">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00113EDA">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="003F0133">
-[...9 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00113EDA">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
-[...33 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00113EDA">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00113EDA">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00113EDA">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00113EDA">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00113EDA">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00113EDA">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18929710" w14:textId="02708EC9" w:rsidR="003F0133" w:rsidRDefault="003F0133" w:rsidP="00313C91">
+    <w:p w14:paraId="67B2058C" w14:textId="36A5EE85" w:rsidR="00030F34" w:rsidRDefault="00CC5EC5" w:rsidP="00030F34">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:pict w14:anchorId="7052E19B">
+          <v:rect id="_x0000_i1034" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08B01951" w14:textId="6882387C" w:rsidR="003F0133" w:rsidRDefault="003F0133" w:rsidP="006D4776">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext/>
+        <w:keepLines/>
+      </w:pPr>
+      <w:r w:rsidRPr="003F0133">
+        <w:t xml:space="preserve">SECTION </w:t>
+      </w:r>
+      <w:r w:rsidR="00113EDA">
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F0133">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00313C91">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F0133">
+        <w:t xml:space="preserve"> Declaration</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B02C607" w14:textId="4E9DD6B8" w:rsidR="003F0133" w:rsidRDefault="003F0133" w:rsidP="00030F34">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:spacing w:after="0"/>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="003F0133">
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:ind w:hanging="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Please complete the following declaration and checklist:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FD576FE" w14:textId="1291A765" w:rsidR="003F0133" w:rsidRDefault="003F0133" w:rsidP="003F0133">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r w:rsidR="005B7331" w:rsidRPr="003F0133">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text56"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F0133">
+      <w:r w:rsidR="005B7331" w:rsidRPr="003F0133">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="003F0133">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F0133">
+      <w:r w:rsidR="005B7331" w:rsidRPr="003F0133">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005B7331" w:rsidRPr="003F0133">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
-[...29 lines deleted...]
-      <w:r w:rsidRPr="003F0133">
+      <w:r w:rsidR="005B7331">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005B7331">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005B7331">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005B7331">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005B7331">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005B7331" w:rsidRPr="003F0133">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="16E67874" w14:textId="2C850A07" w:rsidR="003F0133" w:rsidRDefault="0052615D" w:rsidP="00313C91">
+      <w:r w:rsidR="005B7331">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Full Name)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B42A832" w14:textId="7AB6D913" w:rsidR="003F0133" w:rsidRDefault="003F0133" w:rsidP="003F0133">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:ind w:hanging="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t>make this application on behalf of the society referred to in Section A and have authority to act on behalf of that society.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A9ED41B" w14:textId="73E09168" w:rsidR="003F0133" w:rsidRDefault="003F0133" w:rsidP="003F0133">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:ind w:hanging="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t>enclose payment of the registration fee of £40.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00614796" w14:textId="2EFED582" w:rsidR="003F0133" w:rsidRDefault="003F0133" w:rsidP="003F0133">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:ind w:hanging="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003F0133">
+        <w:t>confirm that, to the best of my knowledge, the information contained in this application is true. I understand that it is an offence under section 342 of the Gambling Act 2005 to give information which is false or misleading in, or in relation to, this application.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3674DF57" w14:textId="59C20E71" w:rsidR="003F0133" w:rsidRPr="003F0133" w:rsidRDefault="003F0133" w:rsidP="003F0133">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F0133">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Signature:</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003F0133">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text56"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="003F0133">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="003F0133">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="003F0133">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F0133">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="268B5E08" w14:textId="0F55F61D" w:rsidR="003F0133" w:rsidRPr="003F0133" w:rsidRDefault="003F0133" w:rsidP="003F0133">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="2160" w:hanging="1440"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F0133">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Date:</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003F0133">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text56"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="003F0133">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="003F0133">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="003F0133">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F0133">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18929710" w14:textId="02708EC9" w:rsidR="003F0133" w:rsidRDefault="003F0133" w:rsidP="00313C91">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F0133">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Capacity:</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003F0133">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text56"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="003F0133">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="003F0133">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="003F0133">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F0133">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16E67874" w14:textId="2C850A07" w:rsidR="003F0133" w:rsidRDefault="00CC5EC5" w:rsidP="00313C91">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:pict w14:anchorId="6D929C5A">
           <v:rect id="_x0000_i1031" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="309BEF4D" w14:textId="77777777" w:rsidR="003F0133" w:rsidRPr="00086879" w:rsidRDefault="003F0133" w:rsidP="00086879">
-      <w:pPr>
+    <w:p w14:paraId="309BEF4D" w14:textId="77777777" w:rsidR="003F0133" w:rsidRPr="00086879" w:rsidRDefault="003F0133" w:rsidP="00CA72AF">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00086879">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Note to societies applying for registration:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A11F877" w14:textId="77777777" w:rsidR="003F0133" w:rsidRDefault="003F0133" w:rsidP="003F0133">
       <w:r>
         <w:t>The application will be refused if in the period of five years ending with the date of the application:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E75AAE6" w14:textId="1B455CBA" w:rsidR="003F0133" w:rsidRDefault="003F0133" w:rsidP="003F0133">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:r>
         <w:t>an operating licence held by the society has been revoked under section 119(1) of the Gambling Act 2005, or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5329FFD6" w14:textId="35068EA6" w:rsidR="003F0133" w:rsidRDefault="003F0133" w:rsidP="003F0133">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:r>
         <w:t>an application for an operating licence made by the society has been refused.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35C062B6" w14:textId="77777777" w:rsidR="003F0133" w:rsidRDefault="003F0133" w:rsidP="00CF6CDA">
-[...4 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="153EEF1A" w14:textId="77777777" w:rsidR="00CA72AF" w:rsidRDefault="00CA72AF" w:rsidP="00CA72AF"/>
+    <w:p w14:paraId="35C062B6" w14:textId="45E8F655" w:rsidR="003F0133" w:rsidRDefault="003F0133" w:rsidP="00CA72AF">
+      <w:r>
         <w:t xml:space="preserve">The application may be refused if the local authority </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>think</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> that:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3097BFA7" w14:textId="020F3D59" w:rsidR="003F0133" w:rsidRDefault="003F0133" w:rsidP="003F0133">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:r>
         <w:t>the society is not a non-commercial society,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48A033D9" w14:textId="58814C94" w:rsidR="003F0133" w:rsidRDefault="003F0133" w:rsidP="003F0133">
@@ -3247,101 +3441,101 @@
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:r>
         <w:t>information provided in or with the application is false or misleading.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="003F0133" w:rsidRPr="003F0133" w:rsidSect="009C5383">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1152" w:right="1080" w:bottom="1152" w:left="1080" w:header="706" w:footer="706" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3A5C11DE" w14:textId="77777777" w:rsidR="006E40C8" w:rsidRDefault="006E40C8" w:rsidP="0006697A">
+    <w:p w14:paraId="1E86028E" w14:textId="77777777" w:rsidR="00CC5EC5" w:rsidRDefault="00CC5EC5" w:rsidP="0006697A">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4A286EBE" w14:textId="77777777" w:rsidR="006E40C8" w:rsidRDefault="006E40C8" w:rsidP="0006697A">
+    <w:p w14:paraId="6A012E74" w14:textId="77777777" w:rsidR="00CC5EC5" w:rsidRDefault="00CC5EC5" w:rsidP="0006697A">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="625737001"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="10A46817" w14:textId="3A2663E2" w:rsidR="009C5383" w:rsidRDefault="009C5383" w:rsidP="009C5383">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
         </w:pPr>
@@ -3353,61 +3547,61 @@
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7B866E2B" w14:textId="77777777" w:rsidR="006E40C8" w:rsidRDefault="006E40C8" w:rsidP="0006697A">
+    <w:p w14:paraId="7EFBB499" w14:textId="77777777" w:rsidR="00CC5EC5" w:rsidRDefault="00CC5EC5" w:rsidP="0006697A">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="228292DE" w14:textId="77777777" w:rsidR="006E40C8" w:rsidRDefault="006E40C8" w:rsidP="0006697A">
+    <w:p w14:paraId="1D975877" w14:textId="77777777" w:rsidR="00CC5EC5" w:rsidRDefault="00CC5EC5" w:rsidP="0006697A">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="207A102C" w14:textId="12EC3B0D" w:rsidR="00313C91" w:rsidRPr="00313C91" w:rsidRDefault="009C5383" w:rsidP="009C5383">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00313C91">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-US"/>
       </w:rPr>
@@ -4286,123 +4480,136 @@
   <w:num w:numId="4" w16cid:durableId="963467667">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1192260128">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1826126671">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1172909158">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="329452413">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1679114552">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="e9ytTzEtbxImLhKe1oh6+kLW1sSNyIn8D3KosVxAM5Z+/SDQT0JS/mYHO38l1OPi0ORFlXSjw/ymQ64QU2/T9g==" w:salt="VSgcwV51D0C5P3DcZYx38A=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="MZ8MTL1SNcEwLpDygRaRRSy8gpK6sNwNASmL9rtL7rtBMx2J6SC3FMWLPULyc7gaD5z0VXm4TxpK0Tf7uh+uvw==" w:salt="j6x3SDZQ/oRQC5ZPFOeM0g=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0067701D"/>
     <w:rsid w:val="00030F34"/>
     <w:rsid w:val="0006697A"/>
     <w:rsid w:val="00086879"/>
     <w:rsid w:val="000E568F"/>
     <w:rsid w:val="00113EDA"/>
+    <w:rsid w:val="00255D56"/>
     <w:rsid w:val="00313C91"/>
     <w:rsid w:val="003301A7"/>
     <w:rsid w:val="003F0133"/>
     <w:rsid w:val="003F6BDE"/>
     <w:rsid w:val="00543068"/>
+    <w:rsid w:val="00557293"/>
     <w:rsid w:val="005A263D"/>
+    <w:rsid w:val="005B7331"/>
+    <w:rsid w:val="00601BF5"/>
     <w:rsid w:val="0067701D"/>
+    <w:rsid w:val="006C405C"/>
     <w:rsid w:val="006D4776"/>
     <w:rsid w:val="006D6796"/>
     <w:rsid w:val="006E40C8"/>
+    <w:rsid w:val="00776AEB"/>
     <w:rsid w:val="007948CD"/>
     <w:rsid w:val="007E4E6D"/>
+    <w:rsid w:val="007F16FB"/>
     <w:rsid w:val="00813728"/>
     <w:rsid w:val="00842AB3"/>
+    <w:rsid w:val="0087088D"/>
     <w:rsid w:val="00883433"/>
     <w:rsid w:val="008A6B7C"/>
+    <w:rsid w:val="008B7292"/>
     <w:rsid w:val="009C5383"/>
     <w:rsid w:val="00A20013"/>
     <w:rsid w:val="00A6458A"/>
     <w:rsid w:val="00AC5421"/>
+    <w:rsid w:val="00AD7650"/>
     <w:rsid w:val="00C000EA"/>
+    <w:rsid w:val="00CA72AF"/>
+    <w:rsid w:val="00CC5EC5"/>
     <w:rsid w:val="00CE40E9"/>
     <w:rsid w:val="00CF6CDA"/>
     <w:rsid w:val="00DB0CCE"/>
     <w:rsid w:val="00DD427E"/>
     <w:rsid w:val="00DE5247"/>
+    <w:rsid w:val="00E13309"/>
     <w:rsid w:val="00E547F9"/>
     <w:rsid w:val="00E70F17"/>
     <w:rsid w:val="00FD6F22"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1033"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="538588A2"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{C58EE3AA-061D-43F9-B4C8-83F3C30FA2EA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -5333,50 +5540,60 @@
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0006697A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0006697A"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E13309"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -5651,69 +5868,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>595</Words>
-  <Characters>3395</Characters>
+  <Words>607</Words>
+  <Characters>3464</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>28</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3983</CharactersWithSpaces>
+  <CharactersWithSpaces>4063</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Rhi Bickley</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>