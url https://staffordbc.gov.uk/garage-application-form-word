--- v0 (2026-05-12)
+++ v1 (2026-09-04)
@@ -1,50 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4D731AB3" w14:textId="4431F846" w:rsidR="00DD427E" w:rsidRDefault="002A4ECD" w:rsidP="002A4ECD">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="002A4ECD">
         <w:t>Garage Application Form</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F877AE8" w14:textId="19D420EE" w:rsidR="002A4ECD" w:rsidRDefault="002A4ECD" w:rsidP="002A4ECD">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="002A4ECD">
         <w:t xml:space="preserve">Your </w:t>
       </w:r>
       <w:r>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="002A4ECD">
         <w:t xml:space="preserve">ersonal </w:t>
@@ -156,53 +155,59 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A76285">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A76285">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A76285">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A76285">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="775B73DF" w14:textId="264891C8" w:rsidR="002A4ECD" w:rsidRDefault="002A4ECD" w:rsidP="002A4ECD">
-[...1 lines deleted...]
-        <w:t>Current Address:</w:t>
+    <w:p w14:paraId="775B73DF" w14:textId="11285E20" w:rsidR="002A4ECD" w:rsidRDefault="002A4ECD" w:rsidP="002A4ECD">
+      <w:r>
+        <w:t>Current Address</w:t>
+      </w:r>
+      <w:r w:rsidR="00064133">
+        <w:t xml:space="preserve"> Including Postcode</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A76285">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text56"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00A76285">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00A76285">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00A76285">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
@@ -766,57 +771,52 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">The Crescent, </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>The Crescent, Eccleshall</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="21786C63" w14:textId="1B386C11" w:rsidR="002A4ECD" w:rsidRDefault="002A4ECD" w:rsidP="002A4ECD">
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check6"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
@@ -975,61 +975,61 @@
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A76285">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="002A4ECD" w:rsidRPr="002A4ECD" w:rsidSect="002A4ECD">
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:headerReference w:type="first" r:id="rId7"/>
       <w:footerReference w:type="first" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="174DE9B3" w14:textId="77777777" w:rsidR="002A4ECD" w:rsidRDefault="002A4ECD" w:rsidP="002A4ECD">
+    <w:p w14:paraId="19725B87" w14:textId="77777777" w:rsidR="00C075EB" w:rsidRDefault="00C075EB" w:rsidP="002A4ECD">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="10DF1B85" w14:textId="77777777" w:rsidR="002A4ECD" w:rsidRDefault="002A4ECD" w:rsidP="002A4ECD">
+    <w:p w14:paraId="256F53FC" w14:textId="77777777" w:rsidR="00C075EB" w:rsidRDefault="00C075EB" w:rsidP="002A4ECD">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1450,61 +1450,61 @@
           </w:r>
         </w:hyperlink>
         <w:r w:rsidRPr="002A4ECD">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve"> | </w:t>
         </w:r>
         <w:hyperlink r:id="rId3">
           <w:r w:rsidRPr="002A4ECD">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:t>www.staffordbc.gov.uk</w:t>
           </w:r>
         </w:hyperlink>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="13C2D3F1" w14:textId="77777777" w:rsidR="002A4ECD" w:rsidRDefault="002A4ECD" w:rsidP="002A4ECD">
+    <w:p w14:paraId="0E8CBC5D" w14:textId="77777777" w:rsidR="00C075EB" w:rsidRDefault="00C075EB" w:rsidP="002A4ECD">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6D261178" w14:textId="77777777" w:rsidR="002A4ECD" w:rsidRDefault="002A4ECD" w:rsidP="002A4ECD">
+    <w:p w14:paraId="7F0271DA" w14:textId="77777777" w:rsidR="00C075EB" w:rsidRDefault="00C075EB" w:rsidP="002A4ECD">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="588377DB" w14:textId="46DBF91C" w:rsidR="002A4ECD" w:rsidRDefault="002A4ECD" w:rsidP="002A4ECD">
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7FF094B7" wp14:editId="3434DD7B">
           <wp:extent cx="2804113" cy="1042416"/>
           <wp:effectExtent l="0" t="0" r="3810" b="5715"/>
@@ -1526,102 +1526,104 @@
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2804113" cy="1042416"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="yTBJf7S/6NYZu62NZvigbmjMTwlv8vwyWSTXrduxXEZiKQ/lNgy7LSFsNrWw1sfrWE+vNsm4rEXeLmH8uSAsag==" w:salt="TKcP/E0eIsvtSPdtzMxWZg=="/>
+  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="/m2/luySS36/tJHaNHjIPhwgajgnqs+1je2OQLzIAFxNet5IfqQinUoBFBcS4zNmhq6/aLK8sF+nn0RFUSryRw==" w:salt="FM6wUbQsGKBzthQxaXVQTQ=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002A4ECD"/>
+    <w:rsid w:val="00064133"/>
     <w:rsid w:val="001E059C"/>
     <w:rsid w:val="002A4ECD"/>
+    <w:rsid w:val="00412AAF"/>
     <w:rsid w:val="00522A82"/>
     <w:rsid w:val="00543068"/>
+    <w:rsid w:val="00C075EB"/>
     <w:rsid w:val="00DD427E"/>
     <w:rsid w:val="00F657C5"/>
     <w:rsid w:val="00FC3731"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3614C925"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{28AB0332-3663-43BC-9A7E-59599F9ABDBA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
@@ -2905,82 +2907,82 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>128</Words>
-  <Characters>730</Characters>
+  <Words>130</Words>
+  <Characters>747</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Headings</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr>Garage Application Form</vt:lpstr>
       <vt:lpstr>    Your personal details:</vt:lpstr>
       <vt:lpstr>    Details of the garage you require:</vt:lpstr>
       <vt:lpstr>    Declaration</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>857</CharactersWithSpaces>
+  <CharactersWithSpaces>876</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Rhi Bickley</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>