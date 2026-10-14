--- v1 (2026-02-25)
+++ v2 (2026-10-14)
@@ -1,246 +1,294 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2F5107F0" w14:textId="6EB65D5E" w:rsidR="00DD427E" w:rsidRDefault="007D54B7" w:rsidP="007D54B7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="007D54B7">
         <w:t>Application for Dual Badge Hackney Carriage/Private Hire Driver’s Licence</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="580B07F3" w14:textId="1E623459" w:rsidR="007D54B7" w:rsidRPr="007D54B7" w:rsidRDefault="007D54B7" w:rsidP="007D54B7">
-[...27 lines deleted...]
-    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9016"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0019390A" w14:paraId="39382408" w14:textId="77777777" w:rsidTr="0019390A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9016" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B45B184" w14:textId="77777777" w:rsidR="0019390A" w:rsidRPr="0019390A" w:rsidRDefault="0019390A" w:rsidP="0019390A">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0019390A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Before completing this application form, please ensure you have read and understood the Taxi Licensing Policy and Licence Conditions 2025.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DF488FD" w14:textId="5584E461" w:rsidR="0019390A" w:rsidRPr="00106592" w:rsidRDefault="0019390A" w:rsidP="007D54B7">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0019390A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">This is available on our website - </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r w:rsidR="00106592" w:rsidRPr="00C30295">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>www.staffordbc.gov.uk/sites/default/files/cme/DocMan1/Licensing/Taxi/Taxi-Licensing-Policy-and-Licence-Conditions-2025-2030.pdf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00106592">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p w14:paraId="1DCB4BF2" w14:textId="77777777" w:rsidR="007D54B7" w:rsidRDefault="007D54B7" w:rsidP="007D54B7">
       <w:r>
         <w:t xml:space="preserve">Licences are issued for three years providing the applicant pass an initial interview with a Licensing Officer, a medical with Occupational Health </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>and also</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> a written knowledge test.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34B3FC27" w14:textId="4BD5389B" w:rsidR="007D54B7" w:rsidRDefault="007D54B7" w:rsidP="007D54B7">
       <w:r>
         <w:t xml:space="preserve">Applicants are also required to have an Enhanced Criminal Disclosure (DBS) check and to subscribe to the DBS Online Update Service within 30 days of your certificate’s issue date. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>secure.crbonline.gov.uk/crsc/apply</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2A94B3E2" w14:textId="6C0EA764" w:rsidR="007D54B7" w:rsidRDefault="007D54B7" w:rsidP="007D54B7">
       <w:r>
         <w:t>For further instruction on how to subscribe, please see our website.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07195D2A" w14:textId="1CAAA041" w:rsidR="007D54B7" w:rsidRDefault="00BF6D41" w:rsidP="007D54B7">
+    <w:p w14:paraId="07195D2A" w14:textId="1CAAA041" w:rsidR="007D54B7" w:rsidRDefault="00A90015" w:rsidP="007D54B7">
       <w:r>
         <w:pict w14:anchorId="58D29FA0">
           <v:rect id="_x0000_i1025" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="004EF896" w14:textId="77777777" w:rsidR="007D54B7" w:rsidRPr="007D54B7" w:rsidRDefault="007D54B7" w:rsidP="007D54B7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="007D54B7">
         <w:t>To apply for a Dual Badge Driving Licence</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40D482E2" w14:textId="77777777" w:rsidR="007D54B7" w:rsidRDefault="007D54B7" w:rsidP="007D54B7">
       <w:r>
         <w:t>You must be 21 years or older and hold a full DVLA driving licence for more than 12 months for the class of vehicle that you are intending to drive.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="566226C6" w14:textId="35636905" w:rsidR="007D54B7" w:rsidRDefault="007D54B7" w:rsidP="007D54B7">
-[...7 lines deleted...]
-        <w:t>:</w:t>
+    <w:p w14:paraId="566226C6" w14:textId="35636905" w:rsidR="007D54B7" w:rsidRPr="00637E47" w:rsidRDefault="007D54B7" w:rsidP="007D54B7">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00637E47">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>All applicants should submit the required documentation, as indicated below, via post or by hand to the Council Reception desk. You will be then contacted by the Licensing Section to arrange an interview:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EF19203" w14:textId="614B520D" w:rsidR="007D54B7" w:rsidRDefault="007D54B7" w:rsidP="00F7599E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t>completed Driver Application Form</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="247B62FF" w14:textId="52B0DEDE" w:rsidR="007D54B7" w:rsidRDefault="007D54B7" w:rsidP="00F7599E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t>current Full Paper or Photo Card Driving Licence and Online Counterpart Sharing Code</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C918550" w14:textId="7936ED2B" w:rsidR="007D54B7" w:rsidRDefault="00BF6D41" w:rsidP="00BF6D41">
+    <w:p w14:paraId="2C918550" w14:textId="06D402F9" w:rsidR="007D54B7" w:rsidRDefault="00BF6D41" w:rsidP="00BF6D41">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE29F0">
         <w:t>ompleted DBS Application via Aarons Department</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00910DA5">
         <w:t xml:space="preserve"> - o</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE29F0">
         <w:t>nce certificate is received, applicants must sign up to the online update service with the DBS, please see this link;</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF5450">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00DF5450">
           <w:rPr>
             <w:color w:val="0563C1" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.gov.uk/dbs-update-service</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="65B41C23" w14:textId="59C91A9D" w:rsidR="007D54B7" w:rsidRDefault="007D54B7" w:rsidP="00F7599E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t>one passport type photograph in colour</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49A84EE5" w14:textId="77CFCADA" w:rsidR="007D54B7" w:rsidRDefault="007D54B7" w:rsidP="00F7599E">
+    <w:p w14:paraId="49A84EE5" w14:textId="275AD126" w:rsidR="007D54B7" w:rsidRDefault="007D54B7" w:rsidP="00F7599E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
-        <w:t>payment of application fee (this includes payment for your Medical, DBS application, first Knowledge Test and 3-year Licence (non-refundable)</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>payment of application fee (this includes payment for your Medical,</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF1C6F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">first Knowledge Test and 3-year Licence </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD2352">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(non-refundable)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="598DAA48" w14:textId="7DA2CD40" w:rsidR="007D54B7" w:rsidRDefault="007D54B7" w:rsidP="006832AF">
       <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>In the event that</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> an applicant holds 7 or more ‘live’ points on their DVLA driving licence, has received a driving ban or been convicted of an offence for driving without due care or attention, they will be required to undertake a driving assessment. Please see our policy for more information. The driving assessment fee is an additional payment made directly to the Council’s nominated assessor upon booking.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4040D9E1" w14:textId="77777777" w:rsidR="007D54B7" w:rsidRPr="007D54B7" w:rsidRDefault="007D54B7" w:rsidP="007D54B7">
       <w:r w:rsidRPr="007D54B7">
         <w:t xml:space="preserve">Following your appointed interview with the Licensing Team, payment for the application should be made. Upon receipt of payment, you will be given a </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="007D54B7">
         <w:t>Medical</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007D54B7">
         <w:t xml:space="preserve"> form.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C15A595" w14:textId="5D626A08" w:rsidR="007D54B7" w:rsidRPr="007D54B7" w:rsidRDefault="007D54B7" w:rsidP="007D54B7">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="007D54B7">
@@ -264,145 +312,254 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t>payments must be made by cheque (made payable to Stafford Borough Council) or by debit card over the phone to 01785 619745 or at our Council Reception desk</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D941C99" w14:textId="13E23F59" w:rsidR="007D54B7" w:rsidRDefault="007D54B7" w:rsidP="007D54B7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t>full payment must be made on the day of your appointed interview</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22B5698D" w14:textId="2B400E20" w:rsidR="007D54B7" w:rsidRDefault="00BF6D41" w:rsidP="007D54B7">
+    <w:p w14:paraId="22B5698D" w14:textId="2B400E20" w:rsidR="007D54B7" w:rsidRDefault="00A90015" w:rsidP="007D54B7">
       <w:r>
         <w:pict w14:anchorId="02AC68E0">
           <v:rect id="_x0000_i1026" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="70ED5EBA" w14:textId="77777777" w:rsidR="007D54B7" w:rsidRDefault="007D54B7" w:rsidP="007D54B7">
       <w:pPr>
         <w:sectPr w:rsidR="007D54B7" w:rsidSect="007D54B7">
-          <w:footerReference w:type="default" r:id="rId10"/>
-[...1 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId12"/>
+          <w:footerReference w:type="default" r:id="rId13"/>
+          <w:headerReference w:type="first" r:id="rId14"/>
+          <w:footerReference w:type="first" r:id="rId15"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6ABED312" w14:textId="42955222" w:rsidR="007D54B7" w:rsidRDefault="007D54B7" w:rsidP="007D54B7">
+    <w:p w14:paraId="6ABED312" w14:textId="396180ED" w:rsidR="007D54B7" w:rsidRDefault="004445FA" w:rsidP="004445FA">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-      <w:r w:rsidRPr="007D54B7">
+        <w:spacing w:before="480"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="25A3A81F" wp14:editId="03AB5FDC">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:align>center</wp:align>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>252</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="2171700" cy="558800"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapTopAndBottom/>
+            <wp:docPr id="46632537" name="Picture 2" descr="Stafford Borough Council Logo"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="46632537" name="Picture 2" descr="Stafford Borough Council Logo"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId16" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2171700" cy="558800"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="007D54B7" w:rsidRPr="007D54B7">
         <w:t>Application for a Dual Badge Drivers Licence</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22A11D7F" w14:textId="3E33F806" w:rsidR="007D54B7" w:rsidRDefault="007D54B7" w:rsidP="007D54B7">
-[...50 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="22A11D7F" w14:textId="3E33F806" w:rsidR="007D54B7" w:rsidRPr="004445FA" w:rsidRDefault="007D54B7" w:rsidP="004445FA">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006832AF">
+      <w:r w:rsidRPr="004445FA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Failure to do so will result in your application being rejected at interview.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="58FCA9E9" w14:textId="40FE5097" w:rsidR="005E12C3" w:rsidRDefault="00BF6D41" w:rsidP="006832AF">
+        <w:t>In accordance with the appropriate provisions of the Town Police Clauses Act 1847 and the Local Government (Miscellaneous Provisions) Act 1976.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D7C7666" w14:textId="72AEFD2F" w:rsidR="007D54B7" w:rsidRDefault="007D54B7" w:rsidP="007D54B7">
+      <w:r>
+        <w:t>I, the undersigned, do hereby apply to Stafford Borough Council for a licence to act as the driver of any vehicle licensed within Stafford Borough.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9016"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008705FF" w14:paraId="35A3400B" w14:textId="77777777" w:rsidTr="008705FF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9016" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E1BA559" w14:textId="512A9EEE" w:rsidR="008705FF" w:rsidRPr="00612F40" w:rsidRDefault="00612F40" w:rsidP="007D54B7">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00612F40">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>IF ANY PERSON KNOWINGLY OR RECKLESSLY MAKE A FALSE STATEMENT OR OMITS ANY MATERIAL PARTICULARS IN GIVING INFORMATION HE/SHE SHALL BE GUILTY OF AN OFFENCE.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008705FF" w14:paraId="77905F3E" w14:textId="77777777" w:rsidTr="008705FF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9016" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BD54CB8" w14:textId="77777777" w:rsidR="00983F9F" w:rsidRPr="00983F9F" w:rsidRDefault="00983F9F" w:rsidP="00983F9F">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00983F9F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please ensure that you answer </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00983F9F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>all of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00983F9F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the questions below.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52DCB173" w14:textId="00ED0ED5" w:rsidR="008705FF" w:rsidRPr="00983F9F" w:rsidRDefault="00983F9F" w:rsidP="00983F9F">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00983F9F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Failure to do so will result in your application being rejected at interview</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="58FCA9E9" w14:textId="40FE5097" w:rsidR="005E12C3" w:rsidRDefault="00A90015" w:rsidP="006832AF">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:pict w14:anchorId="7A4EED9B">
           <v:rect id="_x0000_i1027" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B238FF2" w14:textId="06F267BB" w:rsidR="005E12C3" w:rsidRDefault="005E12C3" w:rsidP="005E12C3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Personal Details</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="094D4064" w14:textId="5B6553FC" w:rsidR="006832AF" w:rsidRDefault="006832AF" w:rsidP="00A46A90">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -833,60 +990,63 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006832AF">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006832AF">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006832AF">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006832AF">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68A2B0CC" w14:textId="7AFC08BD" w:rsidR="006832AF" w:rsidRDefault="006832AF" w:rsidP="00A46A90">
+    <w:p w14:paraId="68A2B0CC" w14:textId="7AFC08BD" w:rsidR="006832AF" w:rsidRDefault="006832AF" w:rsidP="00983F9F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:left="634" w:hanging="634"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:ind w:left="635" w:hanging="635"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>National Insurance Number:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09AE0C8A" w14:textId="7523C540" w:rsidR="006832AF" w:rsidRDefault="006832AF" w:rsidP="00A46A90">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="634"/>
       </w:pPr>
       <w:r w:rsidRPr="006832AF">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text56"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="006832AF">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="006832AF">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="006832AF">
@@ -901,61 +1061,61 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006832AF">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006832AF">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006832AF">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006832AF">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D1352D8" w14:textId="32252DE6" w:rsidR="006832AF" w:rsidRDefault="006832AF" w:rsidP="00A46A90">
+    <w:p w14:paraId="6D1352D8" w14:textId="3DFACA82" w:rsidR="006832AF" w:rsidRDefault="006832AF" w:rsidP="00A46A90">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="634" w:hanging="634"/>
       </w:pPr>
       <w:r>
-        <w:t>Do you hold a UK or EU Passport?</w:t>
+        <w:t>Do you hold a UK Passport?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57481904" w14:textId="241B26DD" w:rsidR="00A46A90" w:rsidRDefault="00A46A90" w:rsidP="00A46A90">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="634"/>
       </w:pPr>
       <w:r>
         <w:t>Yes</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check6"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
@@ -1020,62 +1180,1231 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F9702ED" w14:textId="77777777" w:rsidR="006832AF" w:rsidRDefault="006832AF" w:rsidP="005E12C3">
+    <w:p w14:paraId="4F9702ED" w14:textId="0C6DB6F3" w:rsidR="006832AF" w:rsidRDefault="006832AF" w:rsidP="005E12C3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:ind w:left="634"/>
       </w:pPr>
       <w:r>
-        <w:t>Do you hold a National Identity Card?</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="54ABDC73" w14:textId="77777777" w:rsidR="00A46A90" w:rsidRDefault="00A46A90" w:rsidP="00A46A90">
+        <w:t xml:space="preserve">Do you hold a </w:t>
+      </w:r>
+      <w:r w:rsidR="009B7C31">
+        <w:t>Passport for another country</w:t>
+      </w:r>
+      <w:r w:rsidR="00302651">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54ABDC73" w14:textId="3BB82D02" w:rsidR="00A46A90" w:rsidRDefault="009B7C31" w:rsidP="00A46A90">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="806"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006832AF">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text56"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BB3814E" w14:textId="4994E254" w:rsidR="006832AF" w:rsidRDefault="00C9113C" w:rsidP="005E12C3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="634"/>
+      </w:pPr>
+      <w:r>
+        <w:t>If so, p</w:t>
+      </w:r>
+      <w:r w:rsidR="00302651">
+        <w:t>lease provide PORTWUK share code:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5518952B" w14:textId="39C7491D" w:rsidR="00A46A90" w:rsidRDefault="00302651" w:rsidP="00A46A90">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="806"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006832AF">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text56"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12A55EE4" w14:textId="77777777" w:rsidR="00A46A90" w:rsidRDefault="00A46A90" w:rsidP="00A46A90">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:ind w:left="634" w:hanging="634"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Within the past 12 months, have there been any medical reasons why you could not undertake the full range of Hackney Carriage or Private Hire duties, incl. driving, lifting or carrying etc.?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6645B027" w14:textId="6D3612FD" w:rsidR="006832AF" w:rsidRDefault="00A46A90" w:rsidP="00A46A90">
+      <w:pPr>
+        <w:ind w:left="634"/>
+      </w:pPr>
+      <w:r>
+        <w:t>If so, what were they?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="287E348B" w14:textId="012106EF" w:rsidR="00A46A90" w:rsidRDefault="00A46A90" w:rsidP="00A57229">
+      <w:pPr>
+        <w:spacing w:after="1200"/>
+        <w:ind w:left="634"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006832AF">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text56"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="569D2D11" w14:textId="60E62340" w:rsidR="00A46A90" w:rsidRDefault="00A46A90" w:rsidP="00A46A90">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:ind w:left="634" w:hanging="634"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A46A90">
+        <w:t xml:space="preserve">For how many years have you held a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A46A90">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>full</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A46A90">
+        <w:t xml:space="preserve"> driving licence?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4702E12E" w14:textId="54857C86" w:rsidR="001A67DD" w:rsidRDefault="001A67DD" w:rsidP="001A67DD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="634"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006832AF">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text56"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17484F8D" w14:textId="77777777" w:rsidR="00A46A90" w:rsidRDefault="00A46A90" w:rsidP="00A46A90">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="634"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Please provide the following;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7849852F" w14:textId="77777777" w:rsidR="00A46A90" w:rsidRDefault="00A46A90" w:rsidP="00A46A90">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Driving Licence No:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C20A478" w14:textId="2711FDFC" w:rsidR="00A46A90" w:rsidRDefault="00A46A90" w:rsidP="00A46A90">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1440"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006832AF">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text56"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5373F008" w14:textId="77777777" w:rsidR="00A46A90" w:rsidRDefault="00A46A90" w:rsidP="00A46A90">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Period Valid:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62E56C6E" w14:textId="77777777" w:rsidR="00A46A90" w:rsidRDefault="00A46A90" w:rsidP="00A46A90">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2340"/>
+        </w:tabs>
+        <w:ind w:left="1440"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A46A90">
+        <w:t>From:</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text56"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B527E0A" w14:textId="67DEA178" w:rsidR="00A46A90" w:rsidRDefault="00A46A90" w:rsidP="00A46A90">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2340"/>
+        </w:tabs>
+        <w:ind w:left="1440"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A46A90">
+        <w:t>To:</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text56"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="329C8490" w14:textId="77777777" w:rsidR="00A46A90" w:rsidRDefault="00A46A90" w:rsidP="00A46A90">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Online Counterpart Sharing Code:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46BA156E" w14:textId="21CC3867" w:rsidR="00A46A90" w:rsidRDefault="00A46A90" w:rsidP="00A46A90">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1440"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006832AF">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text56"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="543CA5E8" w14:textId="6BD507F5" w:rsidR="00A46A90" w:rsidRDefault="00A46A90" w:rsidP="00A46A90">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="634"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(this is case sensitive so please ensure your capitals and lower case are clear enough for us to check)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C04AD94" w14:textId="2875BF2A" w:rsidR="009F0CB7" w:rsidRDefault="00A46A90" w:rsidP="009F0CB7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="634"/>
+          <w:tab w:val="left" w:pos="630"/>
+        </w:tabs>
+        <w:ind w:left="634" w:hanging="634"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Are you the proprietor or owner or operator of the vehicle(s) you intend to drive?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D906631" w14:textId="77777777" w:rsidR="009F0CB7" w:rsidRDefault="009F0CB7" w:rsidP="009F0CB7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="634"/>
+          <w:tab w:val="left" w:pos="630"/>
+        </w:tabs>
+        <w:ind w:left="630"/>
+      </w:pPr>
+      <w:r>
+        <w:t>If ‘NO’, please state the name and address of the Hackney Carriage/Private Hire company you intend to work for?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07AD4BA2" w14:textId="77777777" w:rsidR="009F0CB7" w:rsidRDefault="009F0CB7" w:rsidP="009F0CB7">
+      <w:pPr>
+        <w:ind w:left="630"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006832AF">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text56"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DE74D61" w14:textId="7C9D1CE4" w:rsidR="009F0CB7" w:rsidRDefault="00A47932" w:rsidP="009F0CB7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="634"/>
+          <w:tab w:val="left" w:pos="630"/>
+        </w:tabs>
+        <w:ind w:left="634" w:hanging="634"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A47932">
+        <w:t>In which area(s) do you intend to work as a Licensed Driver?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FB892C0" w14:textId="77777777" w:rsidR="00A47932" w:rsidRDefault="00A47932" w:rsidP="00A47932">
+      <w:pPr>
+        <w:ind w:left="634"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006832AF">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text56"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="681D65FE" w14:textId="4BE0ACF3" w:rsidR="00D65A70" w:rsidRDefault="00D65A70" w:rsidP="00F908B0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:ind w:left="634" w:hanging="634"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Are you currently licensed as a Hackney Carriage/Private Hire Driver with any other Authority?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1205F4AC" w14:textId="45986BD6" w:rsidR="00F16C26" w:rsidRDefault="00F16C26" w:rsidP="00F16C26">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="634"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F16C26">
+        <w:t>Please provide full details of the Local Authority(s) and licence number, issue date and expiry date</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AC573BF" w14:textId="77777777" w:rsidR="00F16C26" w:rsidRDefault="00F16C26" w:rsidP="00A57229">
+      <w:pPr>
+        <w:spacing w:after="720"/>
+        <w:ind w:left="634"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006832AF">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text56"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33B0CA34" w14:textId="3270F2F2" w:rsidR="00A47932" w:rsidRDefault="00D65A70" w:rsidP="00D65A70">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="634"/>
+          <w:tab w:val="left" w:pos="630"/>
+        </w:tabs>
+        <w:ind w:left="630"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Have you ever held a Hackney Carriage or Private Hire Driver’s Licence with another Authority?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="204A90D1" w14:textId="77777777" w:rsidR="00F16C26" w:rsidRDefault="00F16C26" w:rsidP="00F16C26">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="634"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F16C26">
+        <w:t>Please provide full details of the Local Authority(s) and licence number, issue date and expiry date</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CEB86BE" w14:textId="77777777" w:rsidR="00F16C26" w:rsidRDefault="00F16C26" w:rsidP="00A57229">
+      <w:pPr>
+        <w:spacing w:after="720"/>
+        <w:ind w:left="634"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006832AF">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text56"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14647370" w14:textId="137749A9" w:rsidR="00F16C26" w:rsidRDefault="00B9422C" w:rsidP="00D65A70">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="634"/>
+          <w:tab w:val="left" w:pos="630"/>
+        </w:tabs>
+        <w:ind w:left="630"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B9422C">
+        <w:t>Have you ever been refused a Hackney Carriage/Private Hire Driver’s Licence by any other Authority?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C57373E" w14:textId="77777777" w:rsidR="00B9422C" w:rsidRDefault="00B9422C" w:rsidP="00B9422C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="634"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F16C26">
+        <w:t>Please provide full details of the Local Authority(s) and licence number, issue date and expiry date</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38EF525A" w14:textId="77777777" w:rsidR="00B9422C" w:rsidRDefault="00B9422C" w:rsidP="00A57229">
+      <w:pPr>
+        <w:spacing w:after="720"/>
+        <w:ind w:left="634"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006832AF">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text56"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F022993" w14:textId="2C66C901" w:rsidR="00B9422C" w:rsidRDefault="003B5867" w:rsidP="00D65A70">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="634"/>
+          <w:tab w:val="left" w:pos="630"/>
+        </w:tabs>
+        <w:ind w:left="630"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B5867">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Have you ever had a Hackney Carriage/Private Hire Driver’s Licence suspended or revoked?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="759F2289" w14:textId="77777777" w:rsidR="003B5867" w:rsidRDefault="003B5867" w:rsidP="003B5867">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="634"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F16C26">
+        <w:t>Please provide full details of the Local Authority(s) and licence number, issue date and expiry date</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A3C47E5" w14:textId="0E674F18" w:rsidR="003B5867" w:rsidRPr="003B5867" w:rsidRDefault="003B5867" w:rsidP="00A57229">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="634"/>
+          <w:tab w:val="left" w:pos="630"/>
+        </w:tabs>
+        <w:spacing w:after="720"/>
+        <w:ind w:left="634"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006832AF">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text56"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="154F0F98" w14:textId="27D3BAD9" w:rsidR="00D65A70" w:rsidRDefault="00D02F68" w:rsidP="003B5867">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="634"/>
+          <w:tab w:val="left" w:pos="630"/>
+        </w:tabs>
+        <w:ind w:left="630" w:hanging="630"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D02F68">
+        <w:lastRenderedPageBreak/>
+        <w:t>Do you intend to follow any occupation in addition to driving a Hackney Carriage/Private Hire vehicle?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D601B29" w14:textId="77777777" w:rsidR="00D02F68" w:rsidRPr="003B5867" w:rsidRDefault="00D02F68" w:rsidP="00D02F68">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="634"/>
+          <w:tab w:val="left" w:pos="630"/>
+        </w:tabs>
+        <w:ind w:left="630"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006832AF">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text56"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006832AF">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="035FCF21" w14:textId="582782A9" w:rsidR="00D02F68" w:rsidRDefault="00A90015" w:rsidP="00D02F68">
+      <w:r>
+        <w:pict w14:anchorId="67CDAB0A">
+          <v:rect id="_x0000_i1028" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C0A37F9" w14:textId="54808C42" w:rsidR="009F0CB7" w:rsidRDefault="00D02F68" w:rsidP="00D02F68">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Section A: Details of Previous Convictions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5130D8FB" w14:textId="0F1E73F7" w:rsidR="00D02F68" w:rsidRDefault="00F75531" w:rsidP="00803DB1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:ind w:left="634" w:hanging="634"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75531">
+        <w:t>Within the past 12 months, have you been convicted of any motoring offences or have you received any fixed penalty notices? If yes, please give details in Section B.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FA02113" w14:textId="77777777" w:rsidR="00F75531" w:rsidRDefault="00F75531" w:rsidP="00F75531">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="806"/>
       </w:pPr>
       <w:r>
         <w:t>Yes</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check6"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
@@ -1137,1627 +2466,424 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BB3814E" w14:textId="6F58268C" w:rsidR="006832AF" w:rsidRDefault="006832AF" w:rsidP="005E12C3">
+    <w:p w14:paraId="035CF198" w14:textId="2ACFFB0D" w:rsidR="00F75531" w:rsidRDefault="00782B99" w:rsidP="00803DB1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:ind w:left="634"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:ind w:left="634" w:hanging="634"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00782B99">
+        <w:t>Have you ever been convicted of or cautioned for any criminal offences? If yes, please give details in Section B.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C7B5E67" w14:textId="77777777" w:rsidR="00782B99" w:rsidRDefault="00782B99" w:rsidP="00782B99">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
-        <w:ind w:left="1440" w:hanging="806"/>
+        <w:ind w:left="634"/>
       </w:pPr>
       <w:r>
         <w:t>Yes</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00782B99">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check6"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00782B99">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00782B99">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00782B99">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00782B99">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00782B99">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>No</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00782B99">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00782B99">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check6"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00782B99">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00782B99">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00782B99">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00782B99">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12A55EE4" w14:textId="77777777" w:rsidR="00A46A90" w:rsidRDefault="00A46A90" w:rsidP="00A46A90">
-[...969 lines deleted...]
-    <w:p w14:paraId="5130D8FB" w14:textId="0F1E73F7" w:rsidR="00D02F68" w:rsidRDefault="00F75531" w:rsidP="00803DB1">
+    <w:p w14:paraId="10C470B8" w14:textId="2126777C" w:rsidR="00782B99" w:rsidRDefault="00F1672E" w:rsidP="00803DB1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:ind w:left="634" w:hanging="634"/>
       </w:pPr>
-      <w:r w:rsidRPr="00F75531">
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00F1672E">
+        <w:t>Do you have any pending convictions or appearances at Court or Fixed Penalty Notices? If yes, please give details in Section B.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CEFAB1B" w14:textId="77777777" w:rsidR="00F1672E" w:rsidRDefault="00F1672E" w:rsidP="00F1672E">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
-        <w:ind w:left="1440" w:hanging="806"/>
+        <w:ind w:left="634"/>
       </w:pPr>
       <w:r>
         <w:t>Yes</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00782B99">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check6"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00782B99">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00782B99">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00782B99">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00782B99">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00782B99">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>No</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00782B99">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00782B99">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check6"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00782B99">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00782B99">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00782B99">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00782B99">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="035CF198" w14:textId="2ACFFB0D" w:rsidR="00F75531" w:rsidRDefault="00782B99" w:rsidP="00803DB1">
+    <w:p w14:paraId="75B821B8" w14:textId="07527317" w:rsidR="00F1672E" w:rsidRDefault="00342B11" w:rsidP="00803DB1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:ind w:left="634" w:hanging="634"/>
       </w:pPr>
-      <w:r w:rsidRPr="00782B99">
-[...3 lines deleted...]
-    <w:p w14:paraId="6C7B5E67" w14:textId="77777777" w:rsidR="00782B99" w:rsidRDefault="00782B99" w:rsidP="00782B99">
+      <w:r w:rsidRPr="00342B11">
+        <w:t>Do you have any convictions or pending</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00342B11">
+        <w:t>matters in any other country? If yes, please give details in Section B.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D7950CF" w14:textId="77777777" w:rsidR="00342B11" w:rsidRDefault="00342B11" w:rsidP="00342B11">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="634"/>
       </w:pPr>
       <w:r>
         <w:t>Yes</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00782B99">
+      <w:r w:rsidRPr="00342B11">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check6"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00782B99">
+      <w:r w:rsidRPr="00342B11">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00782B99">
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00782B99">
+      <w:r w:rsidRPr="00342B11">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00342B11">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00782B99">
+      <w:r w:rsidRPr="00342B11">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00782B99">
+      <w:r w:rsidRPr="00342B11">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>No</w:t>
       </w:r>
-      <w:r w:rsidRPr="00782B99">
+      <w:r w:rsidRPr="00342B11">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00782B99">
+      <w:r w:rsidRPr="00342B11">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check6"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00782B99">
+      <w:r w:rsidRPr="00342B11">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00782B99">
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00782B99">
+      <w:r w:rsidRPr="00342B11">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00342B11">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00782B99">
+      <w:r w:rsidRPr="00342B11">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10C470B8" w14:textId="2126777C" w:rsidR="00782B99" w:rsidRDefault="00F1672E" w:rsidP="00803DB1">
-[...241 lines deleted...]
-    <w:p w14:paraId="5C2DBFC7" w14:textId="207F8DA5" w:rsidR="003B3699" w:rsidRDefault="00BF6D41" w:rsidP="00F1672E">
+    <w:p w14:paraId="5C2DBFC7" w14:textId="207F8DA5" w:rsidR="003B3699" w:rsidRDefault="00A90015" w:rsidP="00F1672E">
       <w:r>
         <w:pict w14:anchorId="1C27088B">
           <v:rect id="_x0000_i1029" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DEC3D4F" w14:textId="3F3800C3" w:rsidR="00F1672E" w:rsidRDefault="00BD2437" w:rsidP="00A57229">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pageBreakBefore/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Section B: Convictions Cautions and Pending Prosecution Details (including Motoring and Criminal)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1803"/>
         <w:gridCol w:w="1803"/>
         <w:gridCol w:w="1803"/>
         <w:gridCol w:w="1803"/>
         <w:gridCol w:w="1804"/>
       </w:tblGrid>
       <w:tr w:rsidR="003103BA" w14:paraId="4EE95DD3" w14:textId="77777777" w:rsidTr="00F730B0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1803" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="503EB0C0" w14:textId="4932A273" w:rsidR="003103BA" w:rsidRPr="003103BA" w:rsidRDefault="00F558D8" w:rsidP="00F61C0F">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
@@ -4412,50 +4538,51 @@
       <w:r w:rsidRPr="0064391C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="0064391C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5465B082" w14:textId="202EEDDB" w:rsidR="00A5601B" w:rsidRDefault="00A5601B" w:rsidP="00A57229">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>violence, coercion or intimidation of a child or vulnerable person</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="738C5C1D" w14:textId="44A88103" w:rsidR="0064391C" w:rsidRDefault="0064391C" w:rsidP="00A57229">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t>Yes</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0064391C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
@@ -4693,146 +4820,164 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006832AF">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006832AF">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006832AF">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006832AF">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20FC095D" w14:textId="6D55D629" w:rsidR="004A13CD" w:rsidRDefault="00BF6D41" w:rsidP="007D02F0">
+    <w:p w14:paraId="20FC095D" w14:textId="6D55D629" w:rsidR="004A13CD" w:rsidRDefault="00A90015" w:rsidP="007D02F0">
       <w:r>
         <w:pict w14:anchorId="146B2422">
           <v:rect id="_x0000_i1030" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="2521E601" w14:textId="55D3CBCF" w:rsidR="004A13CD" w:rsidRDefault="00C03720" w:rsidP="00C03720">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Declaration of Applicant</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74CED04E" w14:textId="77777777" w:rsidR="002C2898" w:rsidRDefault="002C2898" w:rsidP="002C2898">
-[...1 lines deleted...]
-        <w:t>I hereby declare that the information I have given is true, complete and correct and that I have no objection to the information being verified. I have read the Taxi Policy and Conditions and understand that before the Council can determine this application for a Licence, it will need an enhanced disclosure from the Disclosure &amp; Barring Service.</w:t>
+    <w:p w14:paraId="74CED04E" w14:textId="539E3FBE" w:rsidR="002C2898" w:rsidRDefault="002C2898" w:rsidP="002C2898">
+      <w:r>
+        <w:t xml:space="preserve">I hereby declare that the information I have given is true, complete and correct and that I have no objection to the information being verified. I have read the Taxi Policy and Conditions and understand that before the Council can determine this application for a Licence, it will need an enhanced disclosure from the Disclosure </w:t>
+      </w:r>
+      <w:r w:rsidR="000F2319">
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Barring Service.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32A0C617" w14:textId="7A3320BE" w:rsidR="002C2898" w:rsidRDefault="002C2898" w:rsidP="002C2898">
       <w:r>
         <w:t>Your right to work/remain in the UK will be checked as part of your licence application, this could include the licensing authority checking your immigration status with the Home Office. We may otherwise share information with the Home Office. You must therefore provide a document(s) that are stipulated as being suitable for this check. The list of documents is set out at (Home Office Guidance).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03D1AE75" w14:textId="77777777" w:rsidR="002C2898" w:rsidRDefault="002C2898" w:rsidP="002C2898">
       <w:r>
         <w:t>You must provide the original document(s), such as your passport or biometric residence permit, as indicated in the published guidance, so that the checks can take place. The document(s) will be copied and retained by the licensing authority. The original document(s) will be returned to you. Your application will not be considered valid until all the necessary information and original document(s) have been produced and the relevant fee has been paid.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="322D9836" w14:textId="114F58A0" w:rsidR="00C03720" w:rsidRDefault="002C2898" w:rsidP="002C2898">
       <w:r>
         <w:t>If there are restrictions on the length of time you may work in the UK, your licence will not be issued for any longer than this period. In such circumstances the check will be repeated each time you apply to renew or extend your licence, If, during this period, you are disqualified from holding a licence because you have not complied with the UK’s immigration laws, your licence will lapse and you must return it to the licensing authority. Failure to do so is a criminal offence.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57907804" w14:textId="77777777" w:rsidR="008E6AFF" w:rsidRPr="008E6AFF" w:rsidRDefault="008E6AFF" w:rsidP="008E6AFF">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E6AFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Applicants are reminded that to make a false declaration or to omit any particulars for the purpose of obtaining a licence may make them liable to prosecution for a criminal offence.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67F7FE30" w14:textId="6071BE23" w:rsidR="008E6AFF" w:rsidRDefault="008E6AFF" w:rsidP="008E6AFF">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E6AFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>I declare to the best of my knowledge and belief the answers given above are true and complete.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02B89468" w14:textId="43B0BD0A" w:rsidR="00F76789" w:rsidRDefault="00F76789" w:rsidP="00FA5A3A">
+    <w:p w14:paraId="02B89468" w14:textId="43B0BD0A" w:rsidR="00F76789" w:rsidRPr="00445C59" w:rsidRDefault="00F76789" w:rsidP="00FA5A3A">
       <w:pPr>
         <w:ind w:left="634" w:hanging="634"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0064391C">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check6"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="0064391C">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="0064391C">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="0064391C">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00FA5A3A" w:rsidRPr="00FA5A3A">
-        <w:t>I declare I have read and understood the Taxi Licensing Policy (ticking this box is mandatory)</w:t>
+        <w:t>I declare I have read and understood the Taxi Licensing Policy (</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA5A3A" w:rsidRPr="00445C59">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ticking this box is mandatory)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2863E264" w14:textId="025F61E2" w:rsidR="00B23825" w:rsidRDefault="00B23825" w:rsidP="00B23825">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="634"/>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Date:</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="006832AF">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text56"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
@@ -4974,104 +5119,117 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006832AF">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006832AF">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006832AF">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006832AF">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71089A38" w14:textId="0BA12AEC" w:rsidR="00F908B0" w:rsidRDefault="00BF6D41" w:rsidP="00B23825">
+    <w:p w14:paraId="71089A38" w14:textId="0BA12AEC" w:rsidR="00F908B0" w:rsidRDefault="00A90015" w:rsidP="00B23825">
       <w:r>
         <w:pict w14:anchorId="3BF04559">
           <v:rect id="_x0000_i1031" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="53BF6429" w14:textId="77777777" w:rsidR="00F908B0" w:rsidRDefault="00F908B0" w:rsidP="00F908B0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>How we use your personal information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0E73BC" w14:textId="6438F410" w:rsidR="00F908B0" w:rsidRDefault="00F908B0" w:rsidP="00B23825">
+    <w:p w14:paraId="0F0E73BC" w14:textId="75FA6595" w:rsidR="00733696" w:rsidRDefault="00F908B0" w:rsidP="00B23825">
       <w:r>
         <w:t xml:space="preserve">The information that you have provided on this form will be used by Stafford Borough Council, who are the data controller, for the processing of your application and providing you with a licence. We only keep this data for the time specified in our retention schedule. We will only share your information with/ or on The Public Register, The Home Office, other Government agencies, Council departments and Enforcement agencies and the National Fraud Initiative when necessary or where the law otherwise requires or allows us to do so. For further information, please see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="002D591B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.staffordbc.gov.uk/privacynotices</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
+    <w:p w14:paraId="6ABD29D3" w14:textId="5115D665" w:rsidR="00F908B0" w:rsidRDefault="00733696" w:rsidP="00AB04CC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="634"/>
+          <w:tab w:val="clear" w:pos="1440"/>
+          <w:tab w:val="clear" w:pos="2880"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
     <w:sectPr w:rsidR="00F908B0" w:rsidSect="007D54B7">
-      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId18"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="32AAF57D" w14:textId="77777777" w:rsidR="003A35AE" w:rsidRDefault="003A35AE" w:rsidP="007D54B7">
+    <w:p w14:paraId="69500261" w14:textId="77777777" w:rsidR="00A90015" w:rsidRDefault="00A90015" w:rsidP="007D54B7">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6B483AC7" w14:textId="77777777" w:rsidR="003A35AE" w:rsidRDefault="003A35AE" w:rsidP="007D54B7">
+    <w:p w14:paraId="45424B74" w14:textId="77777777" w:rsidR="00A90015" w:rsidRDefault="00A90015" w:rsidP="007D54B7">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -5192,95 +5350,95 @@
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1F4C706A" w14:textId="77777777" w:rsidR="003A35AE" w:rsidRDefault="003A35AE" w:rsidP="007D54B7">
+    <w:p w14:paraId="5BE7F275" w14:textId="77777777" w:rsidR="00A90015" w:rsidRDefault="00A90015" w:rsidP="007D54B7">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="45103E97" w14:textId="77777777" w:rsidR="003A35AE" w:rsidRDefault="003A35AE" w:rsidP="007D54B7">
+    <w:p w14:paraId="700E81E4" w14:textId="77777777" w:rsidR="00A90015" w:rsidRDefault="00A90015" w:rsidP="007D54B7">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="542274BE" w14:textId="5CA366BA" w:rsidR="007D54B7" w:rsidRDefault="007D54B7" w:rsidP="007D54B7">
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5B1EBE3B" wp14:editId="1CEFBBBE">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5B1EBE3B" wp14:editId="647FFECA">
           <wp:extent cx="2171700" cy="558800"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="255175375" name="Picture 1" descr="A black text on a white background&#10;&#10;AI-generated content may be incorrect."/>
+          <wp:docPr id="255175375" name="Picture 1" descr="Stafford Borough Council Logo"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1302301440" name="Picture 1" descr="A black text on a white background&#10;&#10;AI-generated content may be incorrect."/>
+                  <pic:cNvPr id="255175375" name="Picture 1" descr="Stafford Borough Council Logo"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2171700" cy="558800"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
@@ -6863,154 +7021,184 @@
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="988633908">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="269094649">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="2017614492">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="862671374">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="453791065">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="933242534">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="a+XnJiNpF0sm9FIV17W6V2uLuUfEjvK1MOzxUlnlZSwb8ubcUWONkHyv5iiDBcNeVbh+gs4zMfMJsejTseNO7A==" w:salt="9yLQhPz8lGv3J5BcvjaBIA=="/>
+  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="B2y2P7MA3BuMbEX8FHvmH8VGSGFaUOkPJVLtuYsu76Tn7e2c4VmTSwI9I8FXQSXFsULKSmr3eIll/MYE5LbDHw==" w:salt="TBP+qHWjehz4OdF5fLAodA=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007D54B7"/>
     <w:rsid w:val="000C6012"/>
+    <w:rsid w:val="000D5DCB"/>
+    <w:rsid w:val="000F2319"/>
+    <w:rsid w:val="00106592"/>
+    <w:rsid w:val="0019390A"/>
+    <w:rsid w:val="001A67DD"/>
+    <w:rsid w:val="001C2567"/>
     <w:rsid w:val="00202320"/>
     <w:rsid w:val="00207E12"/>
     <w:rsid w:val="002432EC"/>
+    <w:rsid w:val="00283806"/>
     <w:rsid w:val="002A6883"/>
     <w:rsid w:val="002C2898"/>
+    <w:rsid w:val="00302651"/>
     <w:rsid w:val="003103BA"/>
     <w:rsid w:val="00342B11"/>
     <w:rsid w:val="00346F77"/>
     <w:rsid w:val="00375D9D"/>
     <w:rsid w:val="003A35AE"/>
     <w:rsid w:val="003A3C20"/>
     <w:rsid w:val="003A79D8"/>
     <w:rsid w:val="003B3699"/>
     <w:rsid w:val="003B5867"/>
+    <w:rsid w:val="004445FA"/>
+    <w:rsid w:val="00445C59"/>
+    <w:rsid w:val="00470F85"/>
     <w:rsid w:val="004A13CD"/>
     <w:rsid w:val="00532BBD"/>
     <w:rsid w:val="00543068"/>
+    <w:rsid w:val="005E0296"/>
     <w:rsid w:val="005E12C3"/>
+    <w:rsid w:val="00612F40"/>
+    <w:rsid w:val="00637E47"/>
     <w:rsid w:val="0064391C"/>
     <w:rsid w:val="006832AF"/>
     <w:rsid w:val="006B6EDB"/>
     <w:rsid w:val="0073336D"/>
+    <w:rsid w:val="00733696"/>
     <w:rsid w:val="00773CFE"/>
     <w:rsid w:val="00782B99"/>
+    <w:rsid w:val="007A0D3F"/>
     <w:rsid w:val="007D02F0"/>
     <w:rsid w:val="007D54B7"/>
     <w:rsid w:val="00803DB1"/>
+    <w:rsid w:val="008212BD"/>
     <w:rsid w:val="00850313"/>
+    <w:rsid w:val="008705FF"/>
     <w:rsid w:val="008B714D"/>
     <w:rsid w:val="008C13A6"/>
     <w:rsid w:val="008E3B34"/>
     <w:rsid w:val="008E6AFF"/>
+    <w:rsid w:val="00910DA5"/>
     <w:rsid w:val="0092580D"/>
+    <w:rsid w:val="009401B8"/>
+    <w:rsid w:val="00983F9F"/>
+    <w:rsid w:val="009B7C31"/>
     <w:rsid w:val="009F0CB7"/>
     <w:rsid w:val="00A46A90"/>
     <w:rsid w:val="00A47932"/>
     <w:rsid w:val="00A5601B"/>
     <w:rsid w:val="00A57229"/>
+    <w:rsid w:val="00A90015"/>
+    <w:rsid w:val="00AB04CC"/>
     <w:rsid w:val="00B23825"/>
     <w:rsid w:val="00B6510C"/>
     <w:rsid w:val="00B9422C"/>
     <w:rsid w:val="00BD2437"/>
+    <w:rsid w:val="00BF47ED"/>
     <w:rsid w:val="00BF6D41"/>
     <w:rsid w:val="00C03720"/>
     <w:rsid w:val="00C76A96"/>
+    <w:rsid w:val="00C9113C"/>
+    <w:rsid w:val="00C95FF5"/>
+    <w:rsid w:val="00CA5389"/>
     <w:rsid w:val="00D02F68"/>
     <w:rsid w:val="00D65A70"/>
+    <w:rsid w:val="00DD2352"/>
     <w:rsid w:val="00DD427E"/>
+    <w:rsid w:val="00EF1C6F"/>
     <w:rsid w:val="00F1672E"/>
     <w:rsid w:val="00F16C26"/>
     <w:rsid w:val="00F228FB"/>
+    <w:rsid w:val="00F325D9"/>
     <w:rsid w:val="00F37B82"/>
     <w:rsid w:val="00F558D8"/>
     <w:rsid w:val="00F61C0F"/>
     <w:rsid w:val="00F730B0"/>
     <w:rsid w:val="00F75531"/>
     <w:rsid w:val="00F7599E"/>
     <w:rsid w:val="00F76789"/>
     <w:rsid w:val="00F908B0"/>
     <w:rsid w:val="00FA5A3A"/>
     <w:rsid w:val="00FC1CBB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1033"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6CB0133D"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{058CCA6B-8D99-424D-AB0D-BFFF2B02BCD0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -8039,51 +8227,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
     <w:name w:val="Body Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00207E12"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.crbonline.gov.uk/crsc/apply" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.staffordbc.gov.uk/privacynotices" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffordbc.gov.uk/taxi-licensing-policy-and-licence-conditions-2025-2030" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/dbs-update-service" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/dbs-update-service" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.staffordbc.gov.uk/privacynotices" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.crbonline.gov.uk/crsc/apply" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.staffordbc.gov.uk/sites/default/files/cme/DocMan1/Licensing/Taxi/Taxi-Licensing-Policy-and-Licence-Conditions-2025-2030.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -8341,84 +8529,378 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Authority xmlns="6e9fde33-7dc8-49b2-a8c7-d93c1a491abf">Shared</Authority>
+    <TaxCatchAll xmlns="93aebe25-9a76-4c52-b52c-2e427f8bb11d" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="6e9fde33-7dc8-49b2-a8c7-d93c1a491abf">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010080C8EBA6D32D06458CA45D4B8749C776" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1bf4b94e8da7a316fe1de78d9d4543c3">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6e9fde33-7dc8-49b2-a8c7-d93c1a491abf" xmlns:ns3="93aebe25-9a76-4c52-b52c-2e427f8bb11d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4dc1a31bda80eded4ecf82727a479619" ns2:_="" ns3:_="">
+    <xsd:import namespace="6e9fde33-7dc8-49b2-a8c7-d93c1a491abf"/>
+    <xsd:import namespace="93aebe25-9a76-4c52-b52c-2e427f8bb11d"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:Authority" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6e9fde33-7dc8-49b2-a8c7-d93c1a491abf" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="Authority" ma:index="8" nillable="true" ma:displayName="Authority" ma:default="Shared" ma:description="Which Authority is this associated to?" ma:format="RadioButtons" ma:internalName="Authority">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Stafford BC"/>
+          <xsd:enumeration value="Cannock Chase DC"/>
+          <xsd:enumeration value="Shared"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="12" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="13" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f988e731-d941-4191-91d5-099db4f5bb24" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="93aebe25-9a76-4c52-b52c-2e427f8bb11d" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{6d9d0f2e-6e0e-4b2b-9d36-269a8b6e9db7}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="93aebe25-9a76-4c52-b52c-2e427f8bb11d">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F9F82CD4-3770-4355-94BF-C055620F899E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="6e9fde33-7dc8-49b2-a8c7-d93c1a491abf"/>
+    <ds:schemaRef ds:uri="93aebe25-9a76-4c52-b52c-2e427f8bb11d"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4CE06680-C4A2-4D23-8813-A2E8DD82DF81}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D947BA13-6C9D-4EC4-8630-B66DFB7A6CAF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="6e9fde33-7dc8-49b2-a8c7-d93c1a491abf"/>
+    <ds:schemaRef ds:uri="93aebe25-9a76-4c52-b52c-2e427f8bb11d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>1837</Words>
-  <Characters>9356</Characters>
+  <Words>1680</Words>
+  <Characters>9581</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>283</Lines>
-  <Paragraphs>196</Paragraphs>
+  <Lines>79</Lines>
+  <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Headings</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr>Application for Dual Badge Hackney Carriage/Private Hire Driver’s Licence</vt:lpstr>
       <vt:lpstr>    To apply for a Dual Badge Driving Licence</vt:lpstr>
       <vt:lpstr>        Payment:</vt:lpstr>
       <vt:lpstr>    Application for a Dual Badge Drivers Licence</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10997</CharactersWithSpaces>
+  <CharactersWithSpaces>11239</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Rhi Bickley</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010080C8EBA6D32D06458CA45D4B8749C776</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
+    <vt:r8>678400</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>