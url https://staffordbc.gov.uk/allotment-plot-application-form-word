--- v0 (2025-10-09)
+++ v1 (2026-10-05)
@@ -1,69 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="495DAB8B" w14:textId="491AE8BF" w:rsidR="00AE6345" w:rsidRPr="00AE6345" w:rsidRDefault="00AE6345" w:rsidP="0055633F">
+    <w:p w14:paraId="495DAB8B" w14:textId="491AE8BF" w:rsidR="00AE6345" w:rsidRPr="00373216" w:rsidRDefault="00AE6345" w:rsidP="0055633F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE6345">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="38CABDA2" wp14:editId="3D7EAF2D">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="38CABDA2" wp14:editId="3D7EAF2D">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>4398010</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>146050</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1981200" cy="506095"/>
             <wp:effectExtent l="0" t="0" r="0" b="8255"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="2" name="Picture 2">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3"/>
@@ -97,88 +95,102 @@
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00C47565">
         <w:t xml:space="preserve">Stafford Borough Council Allotments </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE6345">
         <w:t>Application</w:t>
       </w:r>
       <w:r w:rsidR="00C47565">
         <w:t xml:space="preserve"> for an Allotment Plot</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FF81069" w14:textId="4A9A6D7A" w:rsidR="008D380A" w:rsidRDefault="00A65452" w:rsidP="00896CA1">
+    <w:p w14:paraId="5FF81069" w14:textId="4A9A6D7A" w:rsidR="008D380A" w:rsidRDefault="00B421CB" w:rsidP="00896CA1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1890"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:pict w14:anchorId="2166B94A">
           <v:rect id="_x0000_i1026" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F64551C" w14:textId="77777777" w:rsidR="00C47565" w:rsidRPr="00896CA1" w:rsidRDefault="00C47565" w:rsidP="00C47565">
       <w:pPr>
         <w:spacing w:before="480"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C47565">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Main Applicant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (This will be the main plotholder registered for insurance purposes)</w:t>
+        <w:t xml:space="preserve"> (This will be the main </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>plotholder</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> registered for insurance purposes)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63512861" w14:textId="64D65594" w:rsidR="00896CA1" w:rsidRPr="00896CA1" w:rsidRDefault="007E54A1" w:rsidP="00896CA1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1890"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidR="00C521E0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ull </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -305,64 +317,76 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C773B4" w:rsidRPr="00DB4148">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C773B4" w:rsidRPr="00DB4148">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C773B4" w:rsidRPr="00DB4148">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C773B4" w:rsidRPr="00DB4148">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30C0FAC7" w14:textId="73D346FF" w:rsidR="00896CA1" w:rsidRPr="00896CA1" w:rsidRDefault="00896CA1" w:rsidP="001C2275">
+    <w:p w14:paraId="30C0FAC7" w14:textId="1FE64B53" w:rsidR="00896CA1" w:rsidRPr="00896CA1" w:rsidRDefault="00896CA1" w:rsidP="001C2275">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1890"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00896CA1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>Post Code</w:t>
+        <w:t xml:space="preserve">Post </w:t>
+      </w:r>
+      <w:r w:rsidR="00A63C2E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896CA1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ode</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00896CA1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00C773B4" w:rsidRPr="00DB4148">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text56"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00C773B4" w:rsidRPr="00DB4148">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -537,64 +561,120 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C773B4" w:rsidRPr="00DB4148">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C773B4" w:rsidRPr="00DB4148">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C773B4" w:rsidRPr="00DB4148">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C773B4" w:rsidRPr="00DB4148">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7074A441" w14:textId="3DDB61EA" w:rsidR="00C47565" w:rsidRPr="00896CA1" w:rsidRDefault="00C47565" w:rsidP="00896CA1">
+    <w:p w14:paraId="2EC24880" w14:textId="27C7D4D2" w:rsidR="008D380A" w:rsidRDefault="00B421CB" w:rsidP="00896CA1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3240"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:pict w14:anchorId="4816A514">
+          <v:rect id="_x0000_i1027" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1659D22F" w14:textId="77777777" w:rsidR="00C47565" w:rsidRPr="00C47565" w:rsidRDefault="00C47565" w:rsidP="00896CA1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3240"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C47565">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Second Applicant</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A804033" w14:textId="7F3D4EC6" w:rsidR="001C2275" w:rsidRPr="00896CA1" w:rsidRDefault="001C2275" w:rsidP="001C2275">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1890"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Date of Birth:</w:t>
+      <w:r w:rsidRPr="00896CA1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Full </w:t>
+      </w:r>
+      <w:r w:rsidR="00A63C2E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896CA1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ame</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00896CA1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DB4148">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text56"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00DB4148">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00DB4148">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00DB4148">
         <w:rPr>
@@ -607,109 +687,65 @@
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB4148">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB4148">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB4148">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB4148">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="2EC24880" w14:textId="27C7D4D2" w:rsidR="008D380A" w:rsidRDefault="00A65452" w:rsidP="00896CA1">
-[...37 lines deleted...]
-    <w:p w14:paraId="1A804033" w14:textId="77777777" w:rsidR="001C2275" w:rsidRPr="00896CA1" w:rsidRDefault="001C2275" w:rsidP="001C2275">
+    <w:p w14:paraId="367B466C" w14:textId="77777777" w:rsidR="00F70D88" w:rsidRDefault="001C2275" w:rsidP="001C2275">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1890"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00896CA1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>Full Name</w:t>
+        <w:t>Address</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00896CA1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DB4148">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text56"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00DB4148">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -729,64 +765,76 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB4148">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB4148">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB4148">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB4148">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="367B466C" w14:textId="77777777" w:rsidR="00F70D88" w:rsidRDefault="001C2275" w:rsidP="001C2275">
+    <w:p w14:paraId="750E46B5" w14:textId="29AA9158" w:rsidR="001C2275" w:rsidRPr="00896CA1" w:rsidRDefault="001C2275" w:rsidP="001C2275">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1890"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00896CA1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>Address</w:t>
+        <w:t xml:space="preserve">Post </w:t>
+      </w:r>
+      <w:r w:rsidR="00A63C2E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896CA1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ode</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00896CA1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DB4148">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text56"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00DB4148">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -806,64 +854,64 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB4148">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB4148">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB4148">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB4148">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="750E46B5" w14:textId="32496444" w:rsidR="001C2275" w:rsidRPr="00896CA1" w:rsidRDefault="001C2275" w:rsidP="001C2275">
+    <w:p w14:paraId="55CABCB1" w14:textId="7A513881" w:rsidR="001C2275" w:rsidRDefault="001C2275" w:rsidP="001C2275">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1890"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00896CA1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>Post Code</w:t>
+        <w:t>Telephone</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00896CA1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DB4148">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text56"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00DB4148">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -883,74 +931,107 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB4148">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB4148">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB4148">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB4148">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55CABCB1" w14:textId="7A513881" w:rsidR="001C2275" w:rsidRDefault="001C2275" w:rsidP="001C2275">
+    <w:p w14:paraId="0A53338D" w14:textId="1C5B735B" w:rsidR="008D380A" w:rsidRDefault="00B421CB" w:rsidP="00C773B4">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1890"/>
+          <w:tab w:val="left" w:pos="3240"/>
         </w:tabs>
-        <w:rPr>
-[...17 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+        <w:spacing w:before="360"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:pict w14:anchorId="0316CA4C">
+          <v:rect id="_x0000_i1028" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C4577D1" w14:textId="5BF35633" w:rsidR="001C2275" w:rsidRPr="00AE6345" w:rsidRDefault="001C2275" w:rsidP="00483B5F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2790"/>
+          <w:tab w:val="right" w:leader="underscore" w:pos="9810"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="2790" w:hanging="2790"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preferred </w:t>
+      </w:r>
+      <w:r w:rsidR="00A63C2E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ite:</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB4148">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DB4148">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text56"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00DB4148">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00DB4148">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00DB4148">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -960,88 +1041,101 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB4148">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB4148">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB4148">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB4148">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A53338D" w14:textId="1C5B735B" w:rsidR="008D380A" w:rsidRDefault="00A65452" w:rsidP="00C773B4">
+    <w:p w14:paraId="07FCB435" w14:textId="3904DFD5" w:rsidR="001C2275" w:rsidRDefault="001C2275" w:rsidP="00DB4148">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="3240"/>
-[...18 lines deleted...]
-          <w:tab w:val="left" w:pos="1890"/>
+          <w:tab w:val="left" w:pos="2790"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="9810"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="1890" w:hanging="1890"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve">Alternative </w:t>
+      </w:r>
+      <w:r w:rsidR="00A63C2E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Preferred Site:</w:t>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>hoice</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A63C2E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ites:</w:t>
       </w:r>
       <w:r w:rsidR="00DB4148">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DB4148">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text56"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00DB4148">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00DB4148">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00DB4148">
@@ -1056,241 +1150,366 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB4148">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB4148">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB4148">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB4148">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07FCB435" w14:textId="196658C4" w:rsidR="001C2275" w:rsidRPr="001C2275" w:rsidRDefault="001C2275" w:rsidP="00DB4148">
+    <w:p w14:paraId="1AC7D4CC" w14:textId="4BB44FB3" w:rsidR="00483B5F" w:rsidRDefault="00483B5F" w:rsidP="00DB4148">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2790"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="9810"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:rPr>
-[...24 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Do you currently rent an allotment plot?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16008741" w14:textId="77777777" w:rsidR="003C58EF" w:rsidRDefault="003C58EF" w:rsidP="000E7913">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="right" w:leader="underscore" w:pos="9810"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:sectPr w:rsidR="003C58EF" w:rsidSect="00896CA1">
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="1008" w:right="432" w:bottom="720" w:left="576" w:header="706" w:footer="706" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1ACBA101" w14:textId="1562AE1E" w:rsidR="00483B5F" w:rsidRDefault="00483B5F" w:rsidP="000E7913">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="right" w:leader="underscore" w:pos="9810"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
       </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="Check1"/>
+      <w:r>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="7640CAD4" w14:textId="3EC8BB83" w:rsidR="00483B5F" w:rsidRDefault="00483B5F" w:rsidP="000E7913">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="right" w:leader="underscore" w:pos="9810"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>No</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check2"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="Check2"/>
+      <w:r>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="2D517AAB" w14:textId="77777777" w:rsidR="003C58EF" w:rsidRDefault="003C58EF" w:rsidP="00483B5F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1890"/>
+          <w:tab w:val="left" w:pos="2790"/>
+          <w:tab w:val="right" w:leader="underscore" w:pos="9810"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:sectPr w:rsidR="003C58EF" w:rsidSect="003C58EF">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="1008" w:right="432" w:bottom="720" w:left="576" w:header="706" w:footer="706" w:gutter="0"/>
+          <w:cols w:num="2" w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EC3DE2C" w14:textId="6F5B9F50" w:rsidR="00483B5F" w:rsidRDefault="000E7913" w:rsidP="00483B5F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1890"/>
+          <w:tab w:val="left" w:pos="2790"/>
+          <w:tab w:val="right" w:leader="underscore" w:pos="9810"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000E7913">
+        <w:t>If you have answered Yes, please give location:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59D2C77E" w14:textId="75D18C54" w:rsidR="000E7913" w:rsidRPr="00483B5F" w:rsidRDefault="000E7913" w:rsidP="00483B5F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1890"/>
+          <w:tab w:val="left" w:pos="2790"/>
+          <w:tab w:val="right" w:leader="underscore" w:pos="9810"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="00DB4148">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text56"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00DB4148">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00DB4148">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00DB4148">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB4148">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB4148">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB4148">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB4148">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB4148">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67134551" w14:textId="77777777" w:rsidR="00106849" w:rsidRDefault="00A65452" w:rsidP="00106849">
+    <w:p w14:paraId="67134551" w14:textId="77777777" w:rsidR="00106849" w:rsidRDefault="00B421CB" w:rsidP="00106849">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:pict w14:anchorId="0A1DFFF1">
           <v:rect id="_x0000_i1029" style="width:0;height:1.5pt" o:hralign="center" o:bullet="t" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03E53BEC" w14:textId="64AD29E0" w:rsidR="00DB4148" w:rsidRPr="00106849" w:rsidRDefault="00DB4148" w:rsidP="00106849">
-[...48 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="7181A283" w14:textId="77777777" w:rsidR="00A63C2E" w:rsidRDefault="00A63C2E" w:rsidP="00A63C2E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1170"/>
           <w:tab w:val="left" w:pos="5220"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63C2E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Customer Privacy Notice</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12718AEA" w14:textId="61719D48" w:rsidR="00A63C2E" w:rsidRPr="00A63C2E" w:rsidRDefault="00A63C2E" w:rsidP="00A63C2E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+          <w:tab w:val="left" w:pos="5220"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63C2E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In compliance with GDPR Article 6(1)(a) The Stafford Borough Council Horticultural Committee holds your name, address, phone number and email address. We hold limited information about age for plot holders eligible for receipt of state pension and therefore entitled to a plot rental discount. The information you have voluntarily supplied will only be used by the site you join and the SBC Horticultural Committee for the purpose of administering your membership, contacting you about allotment matters and for the collection of rent. No information will be shared with any third party except where the law demands or allows without your permission. You have the right to ask to see what information we hold about you or view our Privacy Notice by contacting The Horticultural Committee Secretary, email </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="000F3D45">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>SBHallotmentplot@gmail.com</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A63C2E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. If you cease to be a plot holder you have the right to ask us to delete your information. If you fail to follow through your application to take a plot the information you have provided will be deleted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="403D9D25" w14:textId="55F609D8" w:rsidR="008D380A" w:rsidRDefault="00B421CB" w:rsidP="008D380A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+          <w:tab w:val="left" w:pos="5220"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:pict w14:anchorId="7DCA5399">
           <v:rect id="_x0000_i1030" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59E895D3" w14:textId="5E42CFE6" w:rsidR="00DB4148" w:rsidRPr="00DB4148" w:rsidRDefault="00DB4148" w:rsidP="00D43DE2">
+    <w:p w14:paraId="16D568A7" w14:textId="77777777" w:rsidR="00A63C2E" w:rsidRDefault="00A63C2E" w:rsidP="00D43DE2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1170"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4148">
+      <w:r w:rsidRPr="00A63C2E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>I confirm I am agreeable to the information I have supplied being used and stored as outlined above and I wish to apply to rent an allotment plot:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10135F92" w14:textId="622C55E8" w:rsidR="00AE6345" w:rsidRPr="00AE6345" w:rsidRDefault="00AE6345" w:rsidP="00D43DE2">
+    <w:p w14:paraId="10135F92" w14:textId="1EDCC745" w:rsidR="00AE6345" w:rsidRPr="00AE6345" w:rsidRDefault="00AE6345" w:rsidP="00D43DE2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1170"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D380A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Signed</w:t>
       </w:r>
       <w:r w:rsidR="001C2275">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (Main Applicant)</w:t>
       </w:r>
       <w:r w:rsidRPr="008D380A">
@@ -1372,58 +1591,57 @@
       </w:r>
       <w:r w:rsidRPr="00DB4148">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE6345">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Electronic signature acceptable</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB4148">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="524612B3" w14:textId="50A699C8" w:rsidR="00AE6345" w:rsidRPr="008D380A" w:rsidRDefault="00AE6345" w:rsidP="00D43DE2">
+    <w:p w14:paraId="524612B3" w14:textId="50A699C8" w:rsidR="00AE6345" w:rsidRPr="008D380A" w:rsidRDefault="00AE6345" w:rsidP="00A63C2E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1170"/>
           <w:tab w:val="left" w:pos="5220"/>
           <w:tab w:val="left" w:pos="5760"/>
         </w:tabs>
-        <w:spacing w:before="480"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D380A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Date:</w:t>
       </w:r>
       <w:r w:rsidR="006F0D94">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C773B4" w:rsidRPr="00DB4148">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text56"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
@@ -1449,145 +1667,146 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C773B4" w:rsidRPr="00DB4148">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C773B4" w:rsidRPr="00DB4148">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C773B4" w:rsidRPr="00DB4148">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C773B4" w:rsidRPr="00DB4148">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65A35206" w14:textId="37D060BB" w:rsidR="00D43DE2" w:rsidRDefault="00A65452" w:rsidP="00896CA1">
+    <w:p w14:paraId="65A35206" w14:textId="37D060BB" w:rsidR="00D43DE2" w:rsidRDefault="00B421CB" w:rsidP="00896CA1">
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:pict w14:anchorId="489FDC39">
           <v:rect id="_x0000_i1031" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C66FE81" w14:textId="547ACF55" w:rsidR="00660EFF" w:rsidRPr="00F9377C" w:rsidRDefault="00DB4148" w:rsidP="00DB4148">
       <w:r>
         <w:t xml:space="preserve">Return completed form to email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00A01DFB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SBHallotmentplot@gmail.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> or post to The Horticultural Cttee Secretary, 22 Newquay Avenue, Stafford, ST17 0EB.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00660EFF" w:rsidRPr="00F9377C" w:rsidSect="00896CA1">
+    <w:sectPr w:rsidR="00660EFF" w:rsidRPr="00F9377C" w:rsidSect="003C58EF">
+      <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1008" w:right="432" w:bottom="720" w:left="576" w:header="706" w:footer="706" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
-      <v:rect id="_x0000_i1025" style="width:0;height:1.5pt" o:hralign="center" o:bullet="t" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+      <v:rect w14:anchorId="38CABDA2" id="_x0000_i1025" style="width:0;height:1.5pt" o:hralign="center" o:bullet="t" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E20234B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="55EC90B4"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -1669,140 +1888,151 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1559513786">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="3E+kmTGK17RqVtoxU9zwWb8bY6Lw4sbRbQ4m8gGrwnYnu2aQPf+k9VYzPii8KaAH27IRi2WgxCtvFe45GDpq5A==" w:salt="CpmDaQZzEivVnLTqcpy8vA=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="V8MXkUpEa2/tZsO5TPeDCD7gacQaoYhA4KXrQMvjGMdaMGpqVjP9REdbIrn8+AaRJgRVVz0lMVeuI+RnMLk4Tw==" w:salt="N0Kvuby8aJ7X9R/xC/yFYg=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AE6345"/>
     <w:rsid w:val="000365CC"/>
     <w:rsid w:val="00092CBF"/>
     <w:rsid w:val="000A264B"/>
+    <w:rsid w:val="000E7913"/>
+    <w:rsid w:val="000F3D45"/>
     <w:rsid w:val="001026B5"/>
     <w:rsid w:val="00106849"/>
     <w:rsid w:val="00163014"/>
     <w:rsid w:val="001C2275"/>
     <w:rsid w:val="001D572B"/>
     <w:rsid w:val="00251D11"/>
+    <w:rsid w:val="0027186B"/>
     <w:rsid w:val="00370638"/>
+    <w:rsid w:val="00373216"/>
+    <w:rsid w:val="003C58EF"/>
+    <w:rsid w:val="00483B5F"/>
     <w:rsid w:val="004C2C14"/>
     <w:rsid w:val="00533809"/>
     <w:rsid w:val="00537CB2"/>
     <w:rsid w:val="0055633F"/>
     <w:rsid w:val="005B19E3"/>
     <w:rsid w:val="005D5AE5"/>
     <w:rsid w:val="00633577"/>
     <w:rsid w:val="00660EFF"/>
     <w:rsid w:val="00661952"/>
     <w:rsid w:val="006B239B"/>
     <w:rsid w:val="006F0D94"/>
     <w:rsid w:val="007D386E"/>
     <w:rsid w:val="007E54A1"/>
     <w:rsid w:val="00823D7D"/>
     <w:rsid w:val="00840AAD"/>
     <w:rsid w:val="00846548"/>
     <w:rsid w:val="00896CA1"/>
     <w:rsid w:val="008B185C"/>
     <w:rsid w:val="008D380A"/>
     <w:rsid w:val="008D768D"/>
     <w:rsid w:val="008E35E2"/>
     <w:rsid w:val="00943340"/>
     <w:rsid w:val="00967C3F"/>
     <w:rsid w:val="009B6F92"/>
     <w:rsid w:val="009E3F0A"/>
     <w:rsid w:val="00A07F3E"/>
+    <w:rsid w:val="00A63C2E"/>
     <w:rsid w:val="00A65452"/>
+    <w:rsid w:val="00A713DE"/>
     <w:rsid w:val="00AE6345"/>
     <w:rsid w:val="00B8709F"/>
     <w:rsid w:val="00BB08A0"/>
     <w:rsid w:val="00BB192D"/>
     <w:rsid w:val="00C47565"/>
     <w:rsid w:val="00C50DBD"/>
     <w:rsid w:val="00C521E0"/>
     <w:rsid w:val="00C773B4"/>
     <w:rsid w:val="00CA214A"/>
     <w:rsid w:val="00D43DE2"/>
     <w:rsid w:val="00D52BCD"/>
     <w:rsid w:val="00D74B42"/>
     <w:rsid w:val="00DB4148"/>
     <w:rsid w:val="00DB6226"/>
     <w:rsid w:val="00E66477"/>
     <w:rsid w:val="00E77E8F"/>
     <w:rsid w:val="00E86B4B"/>
     <w:rsid w:val="00EF4641"/>
     <w:rsid w:val="00F05037"/>
+    <w:rsid w:val="00F374C3"/>
     <w:rsid w:val="00F70D88"/>
+    <w:rsid w:val="00F73F00"/>
     <w:rsid w:val="00F9377C"/>
     <w:rsid w:val="00FB0F13"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1033"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="50B43552"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{041E2927-49C3-4F30-82C1-1B2703F4A322}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -2169,53 +2399,53 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00896CA1"/>
+    <w:rsid w:val="000E7913"/>
     <w:pPr>
-      <w:spacing w:before="240" w:after="240"/>
+      <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00896CA1"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:sz w:val="36"/>
       <w:szCs w:val="32"/>
@@ -2376,51 +2606,51 @@
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00251D11"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SBHallotmentplot@gmail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SBHallotmentplot@gmail.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SBHallotmentplot@gmail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2691,138 +2921,170 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100185B06DCC64AC94FA8C14384DDE7E003" ma:contentTypeVersion="10" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e39d1bbdea2349ba60f30b496326862e">
-[...1 lines deleted...]
-    <xsd:import namespace="38884081-6faf-44b3-8878-d833207706a8"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010080C8EBA6D32D06458CA45D4B8749C776" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1bf4b94e8da7a316fe1de78d9d4543c3">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6e9fde33-7dc8-49b2-a8c7-d93c1a491abf" xmlns:ns3="93aebe25-9a76-4c52-b52c-2e427f8bb11d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4dc1a31bda80eded4ecf82727a479619" ns2:_="" ns3:_="">
+    <xsd:import namespace="6e9fde33-7dc8-49b2-a8c7-d93c1a491abf"/>
+    <xsd:import namespace="93aebe25-9a76-4c52-b52c-2e427f8bb11d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
-[...8 lines deleted...]
-                <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:Authority" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="38884081-6faf-44b3-8878-d833207706a8" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6e9fde33-7dc8-49b2-a8c7-d93c1a491abf" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+    <xsd:element name="Authority" ma:index="8" nillable="true" ma:displayName="Authority" ma:default="Shared" ma:description="Which Authority is this associated to?" ma:format="RadioButtons" ma:internalName="Authority">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Stafford BC"/>
+          <xsd:enumeration value="Cannock Chase DC"/>
+          <xsd:enumeration value="Shared"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+    <xsd:element name="MediaServiceMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceFastMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="12" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note">
-[...1 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="12" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="13" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f988e731-d941-4191-91d5-099db4f5bb24" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
-[...9 lines deleted...]
-      </xsd:simpleType>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="93aebe25-9a76-4c52-b52c-2e427f8bb11d" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{6d9d0f2e-6e0e-4b2b-9d36-269a8b6e9db7}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="93aebe25-9a76-4c52-b52c-2e427f8bb11d">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -2880,138 +3142,146 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Authority xmlns="6e9fde33-7dc8-49b2-a8c7-d93c1a491abf">Shared</Authority>
+    <TaxCatchAll xmlns="93aebe25-9a76-4c52-b52c-2e427f8bb11d" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="6e9fde33-7dc8-49b2-a8c7-d93c1a491abf">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8FE00A7B-1276-4862-8D9D-1FDA9E835F7F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{84DFD951-DFA8-4382-872F-525780AAD36E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E24DB0E-E057-4985-AA49-068305AC0E5F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C2D1CB79-E3EB-479C-B7E6-303550CC1B52}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{13D99357-90B9-4BA8-A494-6B03CF2BBE5F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="38884081-6faf-44b3-8878-d833207706a8"/>
+    <ds:schemaRef ds:uri="6e9fde33-7dc8-49b2-a8c7-d93c1a491abf"/>
+    <ds:schemaRef ds:uri="93aebe25-9a76-4c52-b52c-2e427f8bb11d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C2D1CB79-E3EB-479C-B7E6-303550CC1B52}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8FE00A7B-1276-4862-8D9D-1FDA9E835F7F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="6e9fde33-7dc8-49b2-a8c7-d93c1a491abf"/>
+    <ds:schemaRef ds:uri="93aebe25-9a76-4c52-b52c-2e427f8bb11d"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>330</Words>
-  <Characters>1881</Characters>
+  <Words>352</Words>
+  <Characters>1896</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>15</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>55</Lines>
+  <Paragraphs>34</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Application Form for Stafford and Stone Farmers Markets</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Stafford Borough Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2207</CharactersWithSpaces>
+  <CharactersWithSpaces>2214</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Application Form for Stafford and Stone Farmers Markets</dc:title>
   <dc:subject/>
   <dc:creator>Stafford Borough Council</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100185B06DCC64AC94FA8C14384DDE7E003</vt:lpwstr>
+    <vt:lpwstr>0x01010080C8EBA6D32D06458CA45D4B8749C776</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
+    <vt:r8>535600</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>